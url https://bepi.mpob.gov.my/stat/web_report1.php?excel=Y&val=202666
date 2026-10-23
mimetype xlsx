--- v0 (2026-05-21)
+++ v1 (2026-10-23)
@@ -120,102 +120,102 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>FRESH FRUIT BUNCH (FFB) RECEIVED BY MILL FOR THE MONTH OF APRIL 2026</t>
+          <t>FRESH FRUIT BUNCH (FFB) RECEIVED BY MILL FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>JANUARY-JUNE 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Mar</t>
         </is>
       </c>
       <c r="G3" s="0"/>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="I3" s="0"/>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>May</t>
         </is>
       </c>
       <c r="K3" s="0"/>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>Jun</t>
         </is>
       </c>
       <c r="M3" s="0"/>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>Total Jan - Apr</t>
+          <t>Total Jan - Jun</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>2025</v>
@@ -254,760 +254,760 @@
       <c r="C5" s="0" t="n">
         <v>1210301</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>1021894</v>
       </c>
       <c r="E5" s="0" t="n">
         <v>996368</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>1106147</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>972491</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>1366564</v>
       </c>
       <c r="I5" s="0" t="n">
         <v>1259158</v>
       </c>
       <c r="J5" s="0" t="n">
         <v>1387490</v>
       </c>
       <c r="K5" s="0" t="n">
-        <v>0</v>
+        <v>1245397</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>1409695</v>
       </c>
       <c r="M5" s="0" t="n">
-        <v>0</v>
+        <v>1449254</v>
       </c>
       <c r="N5" s="0" t="n">
-        <v>4564479</v>
+        <v>7361664</v>
       </c>
       <c r="O5" s="0" t="n">
-        <v>4438318</v>
+        <v>7132969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>KEDAH</t>
         </is>
       </c>
       <c r="B6" s="0" t="n">
         <v>80474</v>
       </c>
       <c r="C6" s="0" t="n">
         <v>90312</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>104544</v>
       </c>
       <c r="E6" s="0" t="n">
         <v>82978</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>109681</v>
       </c>
       <c r="G6" s="0" t="n">
         <v>98658</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>148512</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>111428</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>149578</v>
       </c>
       <c r="K6" s="0" t="n">
-        <v>0</v>
+        <v>99822</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>128921</v>
       </c>
       <c r="M6" s="0" t="n">
-        <v>0</v>
+        <v>126051</v>
       </c>
       <c r="N6" s="0" t="n">
-        <v>443211</v>
+        <v>721710</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>383376</v>
+        <v>609249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>KELANTAN</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
         <v>93218</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>143709</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>71510</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>116727</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>107861</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>117900</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>175276</v>
       </c>
       <c r="I7" s="0" t="n">
         <v>135537</v>
       </c>
       <c r="J7" s="0" t="n">
         <v>191448</v>
       </c>
       <c r="K7" s="0" t="n">
-        <v>0</v>
+        <v>127019</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>199951</v>
       </c>
       <c r="M7" s="0" t="n">
-        <v>0</v>
+        <v>136952</v>
       </c>
       <c r="N7" s="0" t="n">
-        <v>447865</v>
+        <v>839264</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>513873</v>
+        <v>777844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>NEGERI SEMBILAN</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>196836</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>260076</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>213449</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>226659</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>265061</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>227062</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>324709</v>
       </c>
       <c r="I8" s="0" t="n">
         <v>275136</v>
       </c>
       <c r="J8" s="0" t="n">
         <v>337756</v>
       </c>
       <c r="K8" s="0" t="n">
-        <v>0</v>
+        <v>240042</v>
       </c>
       <c r="L8" s="0" t="n">
         <v>340349</v>
       </c>
       <c r="M8" s="0" t="n">
-        <v>0</v>
+        <v>275717</v>
       </c>
       <c r="N8" s="0" t="n">
-        <v>1000055</v>
+        <v>1678160</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>988933</v>
+        <v>1504692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>PAHANG</t>
         </is>
       </c>
       <c r="B9" s="0" t="n">
         <v>980112</v>
       </c>
       <c r="C9" s="0" t="n">
         <v>1287502</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>895849</v>
       </c>
       <c r="E9" s="0" t="n">
         <v>1047098</v>
       </c>
       <c r="F9" s="0" t="n">
         <v>1176408</v>
       </c>
       <c r="G9" s="0" t="n">
         <v>1071290</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>1578221</v>
       </c>
       <c r="I9" s="0" t="n">
         <v>1179516</v>
       </c>
       <c r="J9" s="0" t="n">
         <v>1612198</v>
       </c>
       <c r="K9" s="0" t="n">
-        <v>0</v>
+        <v>1097209</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>1618326</v>
       </c>
       <c r="M9" s="0" t="n">
-        <v>0</v>
+        <v>1237430</v>
       </c>
       <c r="N9" s="0" t="n">
-        <v>4630590</v>
+        <v>7861114</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>4585406</v>
+        <v>6920045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B10" s="0" t="n">
         <v>662478</v>
       </c>
       <c r="C10" s="0" t="n">
         <v>756840</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>739028</v>
       </c>
       <c r="E10" s="0" t="n">
         <v>680583</v>
       </c>
       <c r="F10" s="0" t="n">
         <v>830703</v>
       </c>
       <c r="G10" s="0" t="n">
         <v>724637</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>944588</v>
       </c>
       <c r="I10" s="0" t="n">
         <v>850005</v>
       </c>
       <c r="J10" s="0" t="n">
         <v>960726</v>
       </c>
       <c r="K10" s="0" t="n">
-        <v>0</v>
+        <v>794142</v>
       </c>
       <c r="L10" s="0" t="n">
         <v>947890</v>
       </c>
       <c r="M10" s="0" t="n">
-        <v>0</v>
+        <v>1002763</v>
       </c>
       <c r="N10" s="0" t="n">
-        <v>3176797</v>
+        <v>5085413</v>
       </c>
       <c r="O10" s="0" t="n">
-        <v>3012065</v>
+        <v>4808970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B11" s="0" t="n">
         <v>202365</v>
       </c>
       <c r="C11" s="0" t="n">
         <v>222468</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>231049</v>
       </c>
       <c r="E11" s="0" t="n">
         <v>201717</v>
       </c>
       <c r="F11" s="0" t="n">
         <v>268513</v>
       </c>
       <c r="G11" s="0" t="n">
         <v>220061</v>
       </c>
       <c r="H11" s="0" t="n">
         <v>288510</v>
       </c>
       <c r="I11" s="0" t="n">
         <v>264669</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>288152</v>
       </c>
       <c r="K11" s="0" t="n">
-        <v>0</v>
+        <v>239558</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>282851</v>
       </c>
       <c r="M11" s="0" t="n">
-        <v>0</v>
+        <v>282102</v>
       </c>
       <c r="N11" s="0" t="n">
-        <v>990437</v>
+        <v>1561440</v>
       </c>
       <c r="O11" s="0" t="n">
-        <v>908915</v>
+        <v>1430575</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>TERENGGANU</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
         <v>141217</v>
       </c>
       <c r="C12" s="0" t="n">
         <v>184765</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>113438</v>
       </c>
       <c r="E12" s="0" t="n">
         <v>153029</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>128503</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>161752</v>
       </c>
       <c r="H12" s="0" t="n">
         <v>196504</v>
       </c>
       <c r="I12" s="0" t="n">
         <v>183717</v>
       </c>
       <c r="J12" s="0" t="n">
         <v>202144</v>
       </c>
       <c r="K12" s="0" t="n">
-        <v>0</v>
+        <v>177355</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>215046</v>
       </c>
       <c r="M12" s="0" t="n">
-        <v>0</v>
+        <v>213630</v>
       </c>
       <c r="N12" s="0" t="n">
-        <v>579662</v>
+        <v>996852</v>
       </c>
       <c r="O12" s="0" t="n">
-        <v>683263</v>
+        <v>1074248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B13" s="0" t="n">
         <v>59552</v>
       </c>
       <c r="C13" s="0" t="n">
         <v>84697</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>69694</v>
       </c>
       <c r="E13" s="0" t="n">
         <v>72174</v>
       </c>
       <c r="F13" s="0" t="n">
         <v>81077</v>
       </c>
       <c r="G13" s="0" t="n">
         <v>81123</v>
       </c>
       <c r="H13" s="0" t="n">
         <v>100962</v>
       </c>
       <c r="I13" s="0" t="n">
         <v>82178</v>
       </c>
       <c r="J13" s="0" t="n">
         <v>110542</v>
       </c>
       <c r="K13" s="0" t="n">
-        <v>0</v>
+        <v>92332</v>
       </c>
       <c r="L13" s="0" t="n">
         <v>105870</v>
       </c>
       <c r="M13" s="0" t="n">
-        <v>0</v>
+        <v>107357</v>
       </c>
       <c r="N13" s="0" t="n">
-        <v>311285</v>
+        <v>527697</v>
       </c>
       <c r="O13" s="0" t="n">
-        <v>320172</v>
+        <v>519861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B14" s="0" t="n">
         <v>3486126</v>
       </c>
       <c r="C14" s="0" t="n">
         <v>4240670</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>3460455</v>
       </c>
       <c r="E14" s="0" t="n">
         <v>3577333</v>
       </c>
       <c r="F14" s="0" t="n">
         <v>4073954</v>
       </c>
       <c r="G14" s="0" t="n">
         <v>3674974</v>
       </c>
       <c r="H14" s="0" t="n">
         <v>5123846</v>
       </c>
       <c r="I14" s="0" t="n">
         <v>4341344</v>
       </c>
       <c r="J14" s="0" t="n">
         <v>5240034</v>
       </c>
       <c r="K14" s="0" t="n">
-        <v>0</v>
+        <v>4112876</v>
       </c>
       <c r="L14" s="0" t="n">
         <v>5248899</v>
       </c>
       <c r="M14" s="0" t="n">
-        <v>0</v>
+        <v>4831256</v>
       </c>
       <c r="N14" s="0" t="n">
-        <v>16144381</v>
+        <v>26633314</v>
       </c>
       <c r="O14" s="0" t="n">
-        <v>15834321</v>
+        <v>24778453</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B15" s="0" t="n">
         <v>1498246</v>
       </c>
       <c r="C15" s="0" t="n">
         <v>1893607</v>
       </c>
       <c r="D15" s="0" t="n">
         <v>1350198</v>
       </c>
       <c r="E15" s="0" t="n">
         <v>1538977</v>
       </c>
       <c r="F15" s="0" t="n">
         <v>1576560</v>
       </c>
       <c r="G15" s="0" t="n">
         <v>1591746</v>
       </c>
       <c r="H15" s="0" t="n">
         <v>1953939</v>
       </c>
       <c r="I15" s="0" t="n">
         <v>1772902</v>
       </c>
       <c r="J15" s="0" t="n">
         <v>1972529</v>
       </c>
       <c r="K15" s="0" t="n">
-        <v>0</v>
+        <v>1634097</v>
       </c>
       <c r="L15" s="0" t="n">
         <v>1794520</v>
       </c>
       <c r="M15" s="0" t="n">
-        <v>0</v>
+        <v>1741980</v>
       </c>
       <c r="N15" s="0" t="n">
-        <v>6378943</v>
+        <v>10145992</v>
       </c>
       <c r="O15" s="0" t="n">
-        <v>6797232</v>
+        <v>10173309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B16" s="0" t="n">
         <v>1597367</v>
       </c>
       <c r="C16" s="0" t="n">
         <v>1832180</v>
       </c>
       <c r="D16" s="0" t="n">
         <v>1592619</v>
       </c>
       <c r="E16" s="0" t="n">
         <v>1481163</v>
       </c>
       <c r="F16" s="0" t="n">
         <v>1659262</v>
       </c>
       <c r="G16" s="0" t="n">
         <v>1627297</v>
       </c>
       <c r="H16" s="0" t="n">
         <v>1848077</v>
       </c>
       <c r="I16" s="0" t="n">
         <v>1880806</v>
       </c>
       <c r="J16" s="0" t="n">
         <v>1838555</v>
       </c>
       <c r="K16" s="0" t="n">
-        <v>0</v>
+        <v>1877062</v>
       </c>
       <c r="L16" s="0" t="n">
         <v>1750262</v>
       </c>
       <c r="M16" s="0" t="n">
-        <v>0</v>
+        <v>1927773</v>
       </c>
       <c r="N16" s="0" t="n">
-        <v>6697325</v>
+        <v>10286142</v>
       </c>
       <c r="O16" s="0" t="n">
-        <v>6821446</v>
+        <v>10626281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B17" s="0" t="n">
         <v>3095613</v>
       </c>
       <c r="C17" s="0" t="n">
         <v>3725787</v>
       </c>
       <c r="D17" s="0" t="n">
         <v>2942817</v>
       </c>
       <c r="E17" s="0" t="n">
         <v>3020140</v>
       </c>
       <c r="F17" s="0" t="n">
         <v>3235822</v>
       </c>
       <c r="G17" s="0" t="n">
         <v>3219043</v>
       </c>
       <c r="H17" s="0" t="n">
         <v>3802016</v>
       </c>
       <c r="I17" s="0" t="n">
         <v>3653708</v>
       </c>
       <c r="J17" s="0" t="n">
         <v>3811084</v>
       </c>
       <c r="K17" s="0" t="n">
-        <v>0</v>
+        <v>3511159</v>
       </c>
       <c r="L17" s="0" t="n">
         <v>3544782</v>
       </c>
       <c r="M17" s="0" t="n">
-        <v>0</v>
+        <v>3669753</v>
       </c>
       <c r="N17" s="0" t="n">
-        <v>13076268</v>
+        <v>20432134</v>
       </c>
       <c r="O17" s="0" t="n">
-        <v>13618678</v>
+        <v>20799590</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B18" s="0" t="n">
         <v>6581739</v>
       </c>
       <c r="C18" s="0" t="n">
         <v>7966457</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>6403272</v>
       </c>
       <c r="E18" s="0" t="n">
         <v>6597473</v>
       </c>
       <c r="F18" s="0" t="n">
         <v>7309776</v>
       </c>
       <c r="G18" s="0" t="n">
         <v>6894017</v>
       </c>
       <c r="H18" s="0" t="n">
         <v>8925862</v>
       </c>
       <c r="I18" s="0" t="n">
         <v>7995052</v>
       </c>
       <c r="J18" s="0" t="n">
         <v>9051118</v>
       </c>
       <c r="K18" s="0" t="n">
-        <v>0</v>
+        <v>7624035</v>
       </c>
       <c r="L18" s="0" t="n">
         <v>8793681</v>
       </c>
       <c r="M18" s="0" t="n">
-        <v>0</v>
+        <v>8501009</v>
       </c>
       <c r="N18" s="0" t="n">
-        <v>29220649</v>
+        <v>47065448</v>
       </c>
       <c r="O18" s="0" t="n">
-        <v>29452999</v>
+        <v>45578043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>FRESH FRUIT BUNCH (FFB) RECEIVED BY MILL FOR THE MONTH OF APRIL 2026</t>
+          <t>FRESH FRUIT BUNCH (FFB) RECEIVED BY MILL FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>JULY-DECEMBER 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Jul</t>
         </is>
       </c>
       <c r="C22" s="0"/>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>Aug</t>
         </is>
       </c>
       <c r="E22" s="0"/>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Sep</t>
         </is>
       </c>
       <c r="G22" s="0"/>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Oct</t>
         </is>
       </c>
       <c r="I22" s="0"/>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>Nov</t>
         </is>
       </c>
       <c r="K22" s="0"/>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>Dec</t>
         </is>
       </c>
       <c r="M22" s="0"/>
       <c r="N22" s="0" t="inlineStr">
         <is>
-          <t>Total Jan - Apr</t>
+          <t>Total Jan - Sep</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H23" s="0" t="n">
         <v>2025</v>
@@ -1022,724 +1022,724 @@
         <v>2026</v>
       </c>
       <c r="L23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="M23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="N23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="O23" s="0" t="n">
         <v>2026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>JOHOR</t>
         </is>
       </c>
       <c r="B24" s="0" t="n">
         <v>1553753</v>
       </c>
       <c r="C24" s="0" t="n">
-        <v>0</v>
+        <v>1511738</v>
       </c>
       <c r="D24" s="0" t="n">
         <v>1536698</v>
       </c>
       <c r="E24" s="0" t="n">
-        <v>0</v>
+        <v>1470465</v>
       </c>
       <c r="F24" s="0" t="n">
         <v>1506053</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>0</v>
+        <v>1707526</v>
       </c>
       <c r="H24" s="0" t="n">
         <v>1596518</v>
       </c>
       <c r="I24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="0" t="n">
         <v>1566564</v>
       </c>
       <c r="K24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L24" s="0" t="n">
         <v>1453923</v>
       </c>
       <c r="M24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N24" s="0" t="n">
-        <v>4564479</v>
+        <v>11958168</v>
       </c>
       <c r="O24" s="0" t="n">
-        <v>4438318</v>
+        <v>11822698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>KEDAH</t>
         </is>
       </c>
       <c r="B25" s="0" t="n">
         <v>145692</v>
       </c>
       <c r="C25" s="0" t="n">
-        <v>0</v>
+        <v>118581</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>124953</v>
       </c>
       <c r="E25" s="0" t="n">
-        <v>0</v>
+        <v>111029</v>
       </c>
       <c r="F25" s="0" t="n">
         <v>113366</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>0</v>
+        <v>117135</v>
       </c>
       <c r="H25" s="0" t="n">
         <v>111690</v>
       </c>
       <c r="I25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="0" t="n">
         <v>93119</v>
       </c>
       <c r="K25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L25" s="0" t="n">
         <v>88589</v>
       </c>
       <c r="M25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="0" t="n">
-        <v>443211</v>
+        <v>1105721</v>
       </c>
       <c r="O25" s="0" t="n">
-        <v>383376</v>
+        <v>955994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>KELANTAN</t>
         </is>
       </c>
       <c r="B26" s="0" t="n">
         <v>211512</v>
       </c>
       <c r="C26" s="0" t="n">
-        <v>0</v>
+        <v>138766</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>206653</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>0</v>
+        <v>152278</v>
       </c>
       <c r="F26" s="0" t="n">
         <v>193087</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>0</v>
+        <v>194352</v>
       </c>
       <c r="H26" s="0" t="n">
         <v>213034</v>
       </c>
       <c r="I26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="0" t="n">
         <v>188951</v>
       </c>
       <c r="K26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L26" s="0" t="n">
         <v>171938</v>
       </c>
       <c r="M26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="0" t="n">
-        <v>447865</v>
+        <v>1450516</v>
       </c>
       <c r="O26" s="0" t="n">
-        <v>513873</v>
+        <v>1263240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>NEGERI SEMBILAN</t>
         </is>
       </c>
       <c r="B27" s="0" t="n">
         <v>384572</v>
       </c>
       <c r="C27" s="0" t="n">
-        <v>0</v>
+        <v>298832</v>
       </c>
       <c r="D27" s="0" t="n">
         <v>359619</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>0</v>
+        <v>331329</v>
       </c>
       <c r="F27" s="0" t="n">
         <v>349219</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>0</v>
+        <v>400884</v>
       </c>
       <c r="H27" s="0" t="n">
         <v>366380</v>
       </c>
       <c r="I27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="0" t="n">
         <v>334819</v>
       </c>
       <c r="K27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L27" s="0" t="n">
         <v>311316</v>
       </c>
       <c r="M27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="0" t="n">
-        <v>1000055</v>
+        <v>2771570</v>
       </c>
       <c r="O27" s="0" t="n">
-        <v>988933</v>
+        <v>2535737</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>PAHANG</t>
         </is>
       </c>
       <c r="B28" s="0" t="n">
         <v>1825842</v>
       </c>
       <c r="C28" s="0" t="n">
-        <v>0</v>
+        <v>1371494</v>
       </c>
       <c r="D28" s="0" t="n">
         <v>1836627</v>
       </c>
       <c r="E28" s="0" t="n">
-        <v>0</v>
+        <v>1547768</v>
       </c>
       <c r="F28" s="0" t="n">
         <v>1787957</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>0</v>
+        <v>1798604</v>
       </c>
       <c r="H28" s="0" t="n">
         <v>1905556</v>
       </c>
       <c r="I28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="0" t="n">
         <v>1729570</v>
       </c>
       <c r="K28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L28" s="0" t="n">
         <v>1555124</v>
       </c>
       <c r="M28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="0" t="n">
-        <v>4630590</v>
+        <v>13311540</v>
       </c>
       <c r="O28" s="0" t="n">
-        <v>4585406</v>
+        <v>11637911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B29" s="0" t="n">
         <v>1050383</v>
       </c>
       <c r="C29" s="0" t="n">
-        <v>0</v>
+        <v>1132754</v>
       </c>
       <c r="D29" s="0" t="n">
         <v>981063</v>
       </c>
       <c r="E29" s="0" t="n">
-        <v>0</v>
+        <v>1049136</v>
       </c>
       <c r="F29" s="0" t="n">
         <v>926221</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>0</v>
+        <v>1006703</v>
       </c>
       <c r="H29" s="0" t="n">
         <v>947001</v>
       </c>
       <c r="I29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="0" t="n">
         <v>778015</v>
       </c>
       <c r="K29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L29" s="0" t="n">
         <v>856774</v>
       </c>
       <c r="M29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="0" t="n">
-        <v>3176797</v>
+        <v>8043080</v>
       </c>
       <c r="O29" s="0" t="n">
-        <v>3012065</v>
+        <v>7997563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B30" s="0" t="n">
         <v>307574</v>
       </c>
       <c r="C30" s="0" t="n">
-        <v>0</v>
+        <v>318841</v>
       </c>
       <c r="D30" s="0" t="n">
         <v>284982</v>
       </c>
       <c r="E30" s="0" t="n">
-        <v>0</v>
+        <v>308610</v>
       </c>
       <c r="F30" s="0" t="n">
         <v>283776</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>0</v>
+        <v>318617</v>
       </c>
       <c r="H30" s="0" t="n">
         <v>281128</v>
       </c>
       <c r="I30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="0" t="n">
         <v>243529</v>
       </c>
       <c r="K30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L30" s="0" t="n">
         <v>245197</v>
       </c>
       <c r="M30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="0" t="n">
-        <v>990437</v>
+        <v>2437772</v>
       </c>
       <c r="O30" s="0" t="n">
-        <v>908915</v>
+        <v>2376643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>TERENGGANU</t>
         </is>
       </c>
       <c r="B31" s="0" t="n">
         <v>253926</v>
       </c>
       <c r="C31" s="0" t="n">
-        <v>0</v>
+        <v>234037</v>
       </c>
       <c r="D31" s="0" t="n">
         <v>261999</v>
       </c>
       <c r="E31" s="0" t="n">
-        <v>0</v>
+        <v>263320</v>
       </c>
       <c r="F31" s="0" t="n">
         <v>253056</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>0</v>
+        <v>298366</v>
       </c>
       <c r="H31" s="0" t="n">
         <v>281601</v>
       </c>
       <c r="I31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="0" t="n">
         <v>255998</v>
       </c>
       <c r="K31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L31" s="0" t="n">
         <v>231526</v>
       </c>
       <c r="M31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N31" s="0" t="n">
-        <v>579662</v>
+        <v>1765833</v>
       </c>
       <c r="O31" s="0" t="n">
-        <v>683263</v>
+        <v>1869971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B32" s="0" t="n">
         <v>119560</v>
       </c>
       <c r="C32" s="0" t="n">
-        <v>0</v>
+        <v>106470</v>
       </c>
       <c r="D32" s="0" t="n">
         <v>102341</v>
       </c>
       <c r="E32" s="0" t="n">
-        <v>0</v>
+        <v>99386</v>
       </c>
       <c r="F32" s="0" t="n">
         <v>90920</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>0</v>
+        <v>117079</v>
       </c>
       <c r="H32" s="0" t="n">
         <v>105059</v>
       </c>
       <c r="I32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="0" t="n">
         <v>73567</v>
       </c>
       <c r="K32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L32" s="0" t="n">
         <v>83116</v>
       </c>
       <c r="M32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N32" s="0" t="n">
-        <v>311285</v>
+        <v>840518</v>
       </c>
       <c r="O32" s="0" t="n">
-        <v>320172</v>
+        <v>842796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B33" s="0" t="n">
         <v>5852814</v>
       </c>
       <c r="C33" s="0" t="n">
-        <v>0</v>
+        <v>5231513</v>
       </c>
       <c r="D33" s="0" t="n">
         <v>5694935</v>
       </c>
       <c r="E33" s="0" t="n">
-        <v>0</v>
+        <v>5333321</v>
       </c>
       <c r="F33" s="0" t="n">
         <v>5503655</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>0</v>
+        <v>5959266</v>
       </c>
       <c r="H33" s="0" t="n">
         <v>5807967</v>
       </c>
       <c r="I33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="0" t="n">
         <v>5264132</v>
       </c>
       <c r="K33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L33" s="0" t="n">
         <v>4997503</v>
       </c>
       <c r="M33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N33" s="0" t="n">
-        <v>16144381</v>
+        <v>43684718</v>
       </c>
       <c r="O33" s="0" t="n">
-        <v>15834321</v>
+        <v>41302553</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B34" s="0" t="n">
         <v>1700961</v>
       </c>
       <c r="C34" s="0" t="n">
-        <v>0</v>
+        <v>1730890</v>
       </c>
       <c r="D34" s="0" t="n">
         <v>1790198</v>
       </c>
       <c r="E34" s="0" t="n">
-        <v>0</v>
+        <v>1615549</v>
       </c>
       <c r="F34" s="0" t="n">
         <v>1855833</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>0</v>
+        <v>2180158</v>
       </c>
       <c r="H34" s="0" t="n">
         <v>2161214</v>
       </c>
       <c r="I34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="0" t="n">
         <v>2106035</v>
       </c>
       <c r="K34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L34" s="0" t="n">
         <v>2096874</v>
       </c>
       <c r="M34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N34" s="0" t="n">
-        <v>6378943</v>
+        <v>15492984</v>
       </c>
       <c r="O34" s="0" t="n">
-        <v>6797232</v>
+        <v>15699906</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B35" s="0" t="n">
         <v>1736998</v>
       </c>
       <c r="C35" s="0" t="n">
-        <v>0</v>
+        <v>2184267</v>
       </c>
       <c r="D35" s="0" t="n">
         <v>2039706</v>
       </c>
       <c r="E35" s="0" t="n">
-        <v>0</v>
+        <v>2255327</v>
       </c>
       <c r="F35" s="0" t="n">
         <v>2184738</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>0</v>
+        <v>2599591</v>
       </c>
       <c r="H35" s="0" t="n">
         <v>2430256</v>
       </c>
       <c r="I35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="0" t="n">
         <v>2308399</v>
       </c>
       <c r="K35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L35" s="0" t="n">
         <v>2180608</v>
       </c>
       <c r="M35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N35" s="0" t="n">
-        <v>6697325</v>
+        <v>16247584</v>
       </c>
       <c r="O35" s="0" t="n">
-        <v>6821446</v>
+        <v>17665466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B36" s="0" t="n">
         <v>3437959</v>
       </c>
       <c r="C36" s="0" t="n">
-        <v>0</v>
+        <v>3915157</v>
       </c>
       <c r="D36" s="0" t="n">
         <v>3829904</v>
       </c>
       <c r="E36" s="0" t="n">
-        <v>0</v>
+        <v>3870876</v>
       </c>
       <c r="F36" s="0" t="n">
         <v>4040571</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>0</v>
+        <v>4779749</v>
       </c>
       <c r="H36" s="0" t="n">
         <v>4591470</v>
       </c>
       <c r="I36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="0" t="n">
         <v>4414434</v>
       </c>
       <c r="K36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L36" s="0" t="n">
         <v>4277482</v>
       </c>
       <c r="M36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N36" s="0" t="n">
-        <v>13076268</v>
+        <v>31740568</v>
       </c>
       <c r="O36" s="0" t="n">
-        <v>13618678</v>
+        <v>33365372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B37" s="0" t="n">
         <v>9290773</v>
       </c>
       <c r="C37" s="0" t="n">
-        <v>0</v>
+        <v>9146670</v>
       </c>
       <c r="D37" s="0" t="n">
         <v>9524839</v>
       </c>
       <c r="E37" s="0" t="n">
-        <v>0</v>
+        <v>9204197</v>
       </c>
       <c r="F37" s="0" t="n">
         <v>9544226</v>
       </c>
       <c r="G37" s="0" t="n">
-        <v>0</v>
+        <v>10739015</v>
       </c>
       <c r="H37" s="0" t="n">
         <v>10399437</v>
       </c>
       <c r="I37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="0" t="n">
         <v>9678566</v>
       </c>
       <c r="K37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L37" s="0" t="n">
         <v>9274985</v>
       </c>
       <c r="M37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N37" s="0" t="n">
-        <v>29220649</v>
+        <v>75425286</v>
       </c>
       <c r="O37" s="0" t="n">
-        <v>29452999</v>
+        <v>74667925</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>