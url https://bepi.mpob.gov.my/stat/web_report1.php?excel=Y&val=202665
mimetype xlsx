--- v0 (2026-05-21)
+++ v1 (2026-10-23)
@@ -120,102 +120,102 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>PRODUCTION OF PALM KERNEL FOR THE MONTH OF APRIL 2026</t>
+          <t>PRODUCTION OF PALM KERNEL FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>JANUARY-JUNE 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Mar</t>
         </is>
       </c>
       <c r="G3" s="0"/>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="I3" s="0"/>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>May</t>
         </is>
       </c>
       <c r="K3" s="0"/>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>Jun</t>
         </is>
       </c>
       <c r="M3" s="0"/>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>Total Jan - Apr</t>
+          <t>Total Jan - Jun</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>2025</v>
@@ -254,760 +254,760 @@
       <c r="C5" s="0" t="n">
         <v>63122</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>51568</v>
       </c>
       <c r="E5" s="0" t="n">
         <v>51088</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>56906</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>51507</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>68063</v>
       </c>
       <c r="I5" s="0" t="n">
         <v>69072</v>
       </c>
       <c r="J5" s="0" t="n">
         <v>71692</v>
       </c>
       <c r="K5" s="0" t="n">
-        <v>0</v>
+        <v>63036</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>71567</v>
       </c>
       <c r="M5" s="0" t="n">
-        <v>0</v>
+        <v>72664</v>
       </c>
       <c r="N5" s="0" t="n">
-        <v>230820</v>
+        <v>374079</v>
       </c>
       <c r="O5" s="0" t="n">
-        <v>234789</v>
+        <v>370489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>KEDAH</t>
         </is>
       </c>
       <c r="B6" s="0" t="n">
         <v>4171</v>
       </c>
       <c r="C6" s="0" t="n">
         <v>4861</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>5254</v>
       </c>
       <c r="E6" s="0" t="n">
         <v>4360</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>5638</v>
       </c>
       <c r="G6" s="0" t="n">
         <v>5442</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>7563</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>5952</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>7680</v>
       </c>
       <c r="K6" s="0" t="n">
-        <v>0</v>
+        <v>4931</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>6813</v>
       </c>
       <c r="M6" s="0" t="n">
-        <v>0</v>
+        <v>6429</v>
       </c>
       <c r="N6" s="0" t="n">
-        <v>22626</v>
+        <v>37119</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>20615</v>
+        <v>31975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>KELANTAN</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
         <v>4552</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>7012</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>3521</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>6045</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>5321</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>6060</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>8555</v>
       </c>
       <c r="I7" s="0" t="n">
         <v>7096</v>
       </c>
       <c r="J7" s="0" t="n">
         <v>9004</v>
       </c>
       <c r="K7" s="0" t="n">
-        <v>0</v>
+        <v>6328</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>8678</v>
       </c>
       <c r="M7" s="0" t="n">
-        <v>0</v>
+        <v>6592</v>
       </c>
       <c r="N7" s="0" t="n">
-        <v>21949</v>
+        <v>39631</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>26213</v>
+        <v>39133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>NEGERI SEMBILAN</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>9482</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>13379</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>10125</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>10476</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>12706</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>11330</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>15176</v>
       </c>
       <c r="I8" s="0" t="n">
         <v>14101</v>
       </c>
       <c r="J8" s="0" t="n">
         <v>16378</v>
       </c>
       <c r="K8" s="0" t="n">
-        <v>0</v>
+        <v>11293</v>
       </c>
       <c r="L8" s="0" t="n">
         <v>16248</v>
       </c>
       <c r="M8" s="0" t="n">
-        <v>0</v>
+        <v>13016</v>
       </c>
       <c r="N8" s="0" t="n">
-        <v>47489</v>
+        <v>80115</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>49286</v>
+        <v>73595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>PAHANG</t>
         </is>
       </c>
       <c r="B9" s="0" t="n">
         <v>47294</v>
       </c>
       <c r="C9" s="0" t="n">
         <v>63285</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>42960</v>
       </c>
       <c r="E9" s="0" t="n">
         <v>51595</v>
       </c>
       <c r="F9" s="0" t="n">
         <v>57122</v>
       </c>
       <c r="G9" s="0" t="n">
         <v>51872</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>73844</v>
       </c>
       <c r="I9" s="0" t="n">
         <v>59360</v>
       </c>
       <c r="J9" s="0" t="n">
         <v>75757</v>
       </c>
       <c r="K9" s="0" t="n">
-        <v>0</v>
+        <v>52902</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>72397</v>
       </c>
       <c r="M9" s="0" t="n">
-        <v>0</v>
+        <v>55703</v>
       </c>
       <c r="N9" s="0" t="n">
-        <v>221220</v>
+        <v>369374</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>226112</v>
+        <v>334717</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B10" s="0" t="n">
         <v>30640</v>
       </c>
       <c r="C10" s="0" t="n">
         <v>39959</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>34636</v>
       </c>
       <c r="E10" s="0" t="n">
         <v>34307</v>
       </c>
       <c r="F10" s="0" t="n">
         <v>41260</v>
       </c>
       <c r="G10" s="0" t="n">
         <v>36851</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>47474</v>
       </c>
       <c r="I10" s="0" t="n">
         <v>43777</v>
       </c>
       <c r="J10" s="0" t="n">
         <v>48057</v>
       </c>
       <c r="K10" s="0" t="n">
-        <v>0</v>
+        <v>38393</v>
       </c>
       <c r="L10" s="0" t="n">
         <v>47225</v>
       </c>
       <c r="M10" s="0" t="n">
-        <v>0</v>
+        <v>50467</v>
       </c>
       <c r="N10" s="0" t="n">
-        <v>154010</v>
+        <v>249292</v>
       </c>
       <c r="O10" s="0" t="n">
-        <v>154894</v>
+        <v>243754</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B11" s="0" t="n">
         <v>9456</v>
       </c>
       <c r="C11" s="0" t="n">
         <v>10891</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>10775</v>
       </c>
       <c r="E11" s="0" t="n">
         <v>9553</v>
       </c>
       <c r="F11" s="0" t="n">
         <v>13256</v>
       </c>
       <c r="G11" s="0" t="n">
         <v>10417</v>
       </c>
       <c r="H11" s="0" t="n">
         <v>13860</v>
       </c>
       <c r="I11" s="0" t="n">
         <v>13068</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>13300</v>
       </c>
       <c r="K11" s="0" t="n">
-        <v>0</v>
+        <v>11509</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>13397</v>
       </c>
       <c r="M11" s="0" t="n">
-        <v>0</v>
+        <v>13250</v>
       </c>
       <c r="N11" s="0" t="n">
-        <v>47347</v>
+        <v>74044</v>
       </c>
       <c r="O11" s="0" t="n">
-        <v>43929</v>
+        <v>68688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>TERENGGANU</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
         <v>5396</v>
       </c>
       <c r="C12" s="0" t="n">
         <v>8963</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>4888</v>
       </c>
       <c r="E12" s="0" t="n">
         <v>6973</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>6024</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>7978</v>
       </c>
       <c r="H12" s="0" t="n">
         <v>8899</v>
       </c>
       <c r="I12" s="0" t="n">
         <v>9257</v>
       </c>
       <c r="J12" s="0" t="n">
         <v>9236</v>
       </c>
       <c r="K12" s="0" t="n">
-        <v>0</v>
+        <v>8699</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>9133</v>
       </c>
       <c r="M12" s="0" t="n">
-        <v>0</v>
+        <v>9866</v>
       </c>
       <c r="N12" s="0" t="n">
-        <v>25207</v>
+        <v>43576</v>
       </c>
       <c r="O12" s="0" t="n">
-        <v>33171</v>
+        <v>51736</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B13" s="0" t="n">
         <v>3199</v>
       </c>
       <c r="C13" s="0" t="n">
         <v>4686</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>3486</v>
       </c>
       <c r="E13" s="0" t="n">
         <v>3928</v>
       </c>
       <c r="F13" s="0" t="n">
         <v>4295</v>
       </c>
       <c r="G13" s="0" t="n">
         <v>4446</v>
       </c>
       <c r="H13" s="0" t="n">
         <v>5127</v>
       </c>
       <c r="I13" s="0" t="n">
         <v>4596</v>
       </c>
       <c r="J13" s="0" t="n">
         <v>5831</v>
       </c>
       <c r="K13" s="0" t="n">
-        <v>0</v>
+        <v>4716</v>
       </c>
       <c r="L13" s="0" t="n">
         <v>5583</v>
       </c>
       <c r="M13" s="0" t="n">
-        <v>0</v>
+        <v>5881</v>
       </c>
       <c r="N13" s="0" t="n">
-        <v>16107</v>
+        <v>27521</v>
       </c>
       <c r="O13" s="0" t="n">
-        <v>17656</v>
+        <v>28253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B14" s="0" t="n">
         <v>168473</v>
       </c>
       <c r="C14" s="0" t="n">
         <v>216158</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>167213</v>
       </c>
       <c r="E14" s="0" t="n">
         <v>178325</v>
       </c>
       <c r="F14" s="0" t="n">
         <v>202528</v>
       </c>
       <c r="G14" s="0" t="n">
         <v>185903</v>
       </c>
       <c r="H14" s="0" t="n">
         <v>248561</v>
       </c>
       <c r="I14" s="0" t="n">
         <v>226279</v>
       </c>
       <c r="J14" s="0" t="n">
         <v>256935</v>
       </c>
       <c r="K14" s="0" t="n">
-        <v>0</v>
+        <v>201807</v>
       </c>
       <c r="L14" s="0" t="n">
         <v>251041</v>
       </c>
       <c r="M14" s="0" t="n">
-        <v>0</v>
+        <v>233868</v>
       </c>
       <c r="N14" s="0" t="n">
-        <v>786775</v>
+        <v>1294751</v>
       </c>
       <c r="O14" s="0" t="n">
-        <v>806665</v>
+        <v>1242340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B15" s="0" t="n">
         <v>60918</v>
       </c>
       <c r="C15" s="0" t="n">
         <v>84534</v>
       </c>
       <c r="D15" s="0" t="n">
         <v>54590</v>
       </c>
       <c r="E15" s="0" t="n">
         <v>65485</v>
       </c>
       <c r="F15" s="0" t="n">
         <v>65391</v>
       </c>
       <c r="G15" s="0" t="n">
         <v>69989</v>
       </c>
       <c r="H15" s="0" t="n">
         <v>83268</v>
       </c>
       <c r="I15" s="0" t="n">
         <v>81186</v>
       </c>
       <c r="J15" s="0" t="n">
         <v>85877</v>
       </c>
       <c r="K15" s="0" t="n">
-        <v>0</v>
+        <v>72529</v>
       </c>
       <c r="L15" s="0" t="n">
         <v>74634</v>
       </c>
       <c r="M15" s="0" t="n">
-        <v>0</v>
+        <v>73919</v>
       </c>
       <c r="N15" s="0" t="n">
-        <v>264167</v>
+        <v>424678</v>
       </c>
       <c r="O15" s="0" t="n">
-        <v>301194</v>
+        <v>447642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B16" s="0" t="n">
         <v>62133</v>
       </c>
       <c r="C16" s="0" t="n">
         <v>76788</v>
       </c>
       <c r="D16" s="0" t="n">
         <v>63156</v>
       </c>
       <c r="E16" s="0" t="n">
         <v>60152</v>
       </c>
       <c r="F16" s="0" t="n">
         <v>69002</v>
       </c>
       <c r="G16" s="0" t="n">
         <v>69428</v>
       </c>
       <c r="H16" s="0" t="n">
         <v>77268</v>
       </c>
       <c r="I16" s="0" t="n">
         <v>82659</v>
       </c>
       <c r="J16" s="0" t="n">
         <v>77846</v>
       </c>
       <c r="K16" s="0" t="n">
-        <v>0</v>
+        <v>78361</v>
       </c>
       <c r="L16" s="0" t="n">
         <v>71204</v>
       </c>
       <c r="M16" s="0" t="n">
-        <v>0</v>
+        <v>73693</v>
       </c>
       <c r="N16" s="0" t="n">
-        <v>271559</v>
+        <v>420609</v>
       </c>
       <c r="O16" s="0" t="n">
-        <v>289027</v>
+        <v>441081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B17" s="0" t="n">
         <v>123051</v>
       </c>
       <c r="C17" s="0" t="n">
         <v>161322</v>
       </c>
       <c r="D17" s="0" t="n">
         <v>117746</v>
       </c>
       <c r="E17" s="0" t="n">
         <v>125637</v>
       </c>
       <c r="F17" s="0" t="n">
         <v>134393</v>
       </c>
       <c r="G17" s="0" t="n">
         <v>139417</v>
       </c>
       <c r="H17" s="0" t="n">
         <v>160536</v>
       </c>
       <c r="I17" s="0" t="n">
         <v>163845</v>
       </c>
       <c r="J17" s="0" t="n">
         <v>163723</v>
       </c>
       <c r="K17" s="0" t="n">
-        <v>0</v>
+        <v>150890</v>
       </c>
       <c r="L17" s="0" t="n">
         <v>145838</v>
       </c>
       <c r="M17" s="0" t="n">
-        <v>0</v>
+        <v>147612</v>
       </c>
       <c r="N17" s="0" t="n">
-        <v>535726</v>
+        <v>845287</v>
       </c>
       <c r="O17" s="0" t="n">
-        <v>590221</v>
+        <v>888723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B18" s="0" t="n">
         <v>291524</v>
       </c>
       <c r="C18" s="0" t="n">
         <v>377480</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>284959</v>
       </c>
       <c r="E18" s="0" t="n">
         <v>303962</v>
       </c>
       <c r="F18" s="0" t="n">
         <v>336921</v>
       </c>
       <c r="G18" s="0" t="n">
         <v>325320</v>
       </c>
       <c r="H18" s="0" t="n">
         <v>409097</v>
       </c>
       <c r="I18" s="0" t="n">
         <v>390124</v>
       </c>
       <c r="J18" s="0" t="n">
         <v>420658</v>
       </c>
       <c r="K18" s="0" t="n">
-        <v>0</v>
+        <v>352697</v>
       </c>
       <c r="L18" s="0" t="n">
         <v>396879</v>
       </c>
       <c r="M18" s="0" t="n">
-        <v>0</v>
+        <v>381480</v>
       </c>
       <c r="N18" s="0" t="n">
-        <v>1322501</v>
+        <v>2140038</v>
       </c>
       <c r="O18" s="0" t="n">
-        <v>1396886</v>
+        <v>2131063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>PRODUCTION OF PALM KERNEL FOR THE MONTH OF APRIL 2026</t>
+          <t>PRODUCTION OF PALM KERNEL FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>JULY-DECEMBER 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Jul</t>
         </is>
       </c>
       <c r="C22" s="0"/>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>Aug</t>
         </is>
       </c>
       <c r="E22" s="0"/>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Sep</t>
         </is>
       </c>
       <c r="G22" s="0"/>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Oct</t>
         </is>
       </c>
       <c r="I22" s="0"/>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>Nov</t>
         </is>
       </c>
       <c r="K22" s="0"/>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>Dec</t>
         </is>
       </c>
       <c r="M22" s="0"/>
       <c r="N22" s="0" t="inlineStr">
         <is>
-          <t>Total Jan - Apr</t>
+          <t>Total Jan - Sep</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H23" s="0" t="n">
         <v>2025</v>
@@ -1022,724 +1022,724 @@
         <v>2026</v>
       </c>
       <c r="L23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="M23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="N23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="O23" s="0" t="n">
         <v>2026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>JOHOR</t>
         </is>
       </c>
       <c r="B24" s="0" t="n">
         <v>80412</v>
       </c>
       <c r="C24" s="0" t="n">
-        <v>0</v>
+        <v>77909</v>
       </c>
       <c r="D24" s="0" t="n">
         <v>80839</v>
       </c>
       <c r="E24" s="0" t="n">
-        <v>0</v>
+        <v>77747</v>
       </c>
       <c r="F24" s="0" t="n">
         <v>76076</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>0</v>
+        <v>90504</v>
       </c>
       <c r="H24" s="0" t="n">
         <v>81472</v>
       </c>
       <c r="I24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="0" t="n">
         <v>80365</v>
       </c>
       <c r="K24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L24" s="0" t="n">
         <v>74956</v>
       </c>
       <c r="M24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N24" s="0" t="n">
-        <v>230820</v>
+        <v>611406</v>
       </c>
       <c r="O24" s="0" t="n">
-        <v>234789</v>
+        <v>616649</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>KEDAH</t>
         </is>
       </c>
       <c r="B25" s="0" t="n">
         <v>8093</v>
       </c>
       <c r="C25" s="0" t="n">
-        <v>0</v>
+        <v>6445</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>6871</v>
       </c>
       <c r="E25" s="0" t="n">
-        <v>0</v>
+        <v>6184</v>
       </c>
       <c r="F25" s="0" t="n">
         <v>5955</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>0</v>
+        <v>6085</v>
       </c>
       <c r="H25" s="0" t="n">
         <v>5318</v>
       </c>
       <c r="I25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="0" t="n">
         <v>4462</v>
       </c>
       <c r="K25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L25" s="0" t="n">
         <v>4458</v>
       </c>
       <c r="M25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="0" t="n">
-        <v>22626</v>
+        <v>58038</v>
       </c>
       <c r="O25" s="0" t="n">
-        <v>20615</v>
+        <v>50689</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>KELANTAN</t>
         </is>
       </c>
       <c r="B26" s="0" t="n">
         <v>10697</v>
       </c>
       <c r="C26" s="0" t="n">
-        <v>0</v>
+        <v>6641</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>10417</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>0</v>
+        <v>7535</v>
       </c>
       <c r="F26" s="0" t="n">
         <v>9379</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>0</v>
+        <v>9879</v>
       </c>
       <c r="H26" s="0" t="n">
         <v>10459</v>
       </c>
       <c r="I26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="0" t="n">
         <v>9224</v>
       </c>
       <c r="K26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L26" s="0" t="n">
         <v>8295</v>
       </c>
       <c r="M26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="0" t="n">
-        <v>21949</v>
+        <v>70124</v>
       </c>
       <c r="O26" s="0" t="n">
-        <v>26213</v>
+        <v>63188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>NEGERI SEMBILAN</t>
         </is>
       </c>
       <c r="B27" s="0" t="n">
         <v>19187</v>
       </c>
       <c r="C27" s="0" t="n">
-        <v>0</v>
+        <v>14570</v>
       </c>
       <c r="D27" s="0" t="n">
         <v>18282</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>0</v>
+        <v>16839</v>
       </c>
       <c r="F27" s="0" t="n">
         <v>16531</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>0</v>
+        <v>19914</v>
       </c>
       <c r="H27" s="0" t="n">
         <v>16851</v>
       </c>
       <c r="I27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="0" t="n">
         <v>15506</v>
       </c>
       <c r="K27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L27" s="0" t="n">
         <v>14531</v>
       </c>
       <c r="M27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="0" t="n">
-        <v>47489</v>
+        <v>134115</v>
       </c>
       <c r="O27" s="0" t="n">
-        <v>49286</v>
+        <v>124918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>PAHANG</t>
         </is>
       </c>
       <c r="B28" s="0" t="n">
         <v>85507</v>
       </c>
       <c r="C28" s="0" t="n">
-        <v>0</v>
+        <v>64165</v>
       </c>
       <c r="D28" s="0" t="n">
         <v>89672</v>
       </c>
       <c r="E28" s="0" t="n">
-        <v>0</v>
+        <v>73446</v>
       </c>
       <c r="F28" s="0" t="n">
         <v>84109</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>0</v>
+        <v>85862</v>
       </c>
       <c r="H28" s="0" t="n">
         <v>88876</v>
       </c>
       <c r="I28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="0" t="n">
         <v>80985</v>
       </c>
       <c r="K28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L28" s="0" t="n">
         <v>73294</v>
       </c>
       <c r="M28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="0" t="n">
-        <v>221220</v>
+        <v>628662</v>
       </c>
       <c r="O28" s="0" t="n">
-        <v>226112</v>
+        <v>558190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B29" s="0" t="n">
         <v>54610</v>
       </c>
       <c r="C29" s="0" t="n">
-        <v>0</v>
+        <v>59752</v>
       </c>
       <c r="D29" s="0" t="n">
         <v>50598</v>
       </c>
       <c r="E29" s="0" t="n">
-        <v>0</v>
+        <v>55367</v>
       </c>
       <c r="F29" s="0" t="n">
         <v>45102</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>0</v>
+        <v>52589</v>
       </c>
       <c r="H29" s="0" t="n">
         <v>46589</v>
       </c>
       <c r="I29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="0" t="n">
         <v>38038</v>
       </c>
       <c r="K29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L29" s="0" t="n">
         <v>43156</v>
       </c>
       <c r="M29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="0" t="n">
-        <v>154010</v>
+        <v>399602</v>
       </c>
       <c r="O29" s="0" t="n">
-        <v>154894</v>
+        <v>411462</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B30" s="0" t="n">
         <v>15592</v>
       </c>
       <c r="C30" s="0" t="n">
-        <v>0</v>
+        <v>15804</v>
       </c>
       <c r="D30" s="0" t="n">
         <v>13875</v>
       </c>
       <c r="E30" s="0" t="n">
-        <v>0</v>
+        <v>15231</v>
       </c>
       <c r="F30" s="0" t="n">
         <v>12941</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>0</v>
+        <v>15273</v>
       </c>
       <c r="H30" s="0" t="n">
         <v>13184</v>
       </c>
       <c r="I30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="0" t="n">
         <v>11308</v>
       </c>
       <c r="K30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L30" s="0" t="n">
         <v>11515</v>
       </c>
       <c r="M30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="0" t="n">
-        <v>47347</v>
+        <v>116452</v>
       </c>
       <c r="O30" s="0" t="n">
-        <v>43929</v>
+        <v>114996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>TERENGGANU</t>
         </is>
       </c>
       <c r="B31" s="0" t="n">
         <v>11762</v>
       </c>
       <c r="C31" s="0" t="n">
-        <v>0</v>
+        <v>10949</v>
       </c>
       <c r="D31" s="0" t="n">
         <v>12051</v>
       </c>
       <c r="E31" s="0" t="n">
-        <v>0</v>
+        <v>12677</v>
       </c>
       <c r="F31" s="0" t="n">
         <v>11656</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>0</v>
+        <v>14716</v>
       </c>
       <c r="H31" s="0" t="n">
         <v>13043</v>
       </c>
       <c r="I31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="0" t="n">
         <v>12336</v>
       </c>
       <c r="K31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L31" s="0" t="n">
         <v>11153</v>
       </c>
       <c r="M31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N31" s="0" t="n">
-        <v>25207</v>
+        <v>79045</v>
       </c>
       <c r="O31" s="0" t="n">
-        <v>33171</v>
+        <v>90078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B32" s="0" t="n">
         <v>7042</v>
       </c>
       <c r="C32" s="0" t="n">
-        <v>0</v>
+        <v>5915</v>
       </c>
       <c r="D32" s="0" t="n">
         <v>5802</v>
       </c>
       <c r="E32" s="0" t="n">
-        <v>0</v>
+        <v>5534</v>
       </c>
       <c r="F32" s="0" t="n">
         <v>4643</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>0</v>
+        <v>6258</v>
       </c>
       <c r="H32" s="0" t="n">
         <v>5344</v>
       </c>
       <c r="I32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="0" t="n">
         <v>3404</v>
       </c>
       <c r="K32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L32" s="0" t="n">
         <v>4540</v>
       </c>
       <c r="M32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N32" s="0" t="n">
-        <v>16107</v>
+        <v>45008</v>
       </c>
       <c r="O32" s="0" t="n">
-        <v>17656</v>
+        <v>45960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B33" s="0" t="n">
         <v>292902</v>
       </c>
       <c r="C33" s="0" t="n">
-        <v>0</v>
+        <v>262150</v>
       </c>
       <c r="D33" s="0" t="n">
         <v>288407</v>
       </c>
       <c r="E33" s="0" t="n">
-        <v>0</v>
+        <v>270560</v>
       </c>
       <c r="F33" s="0" t="n">
         <v>266392</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>0</v>
+        <v>301080</v>
       </c>
       <c r="H33" s="0" t="n">
         <v>281136</v>
       </c>
       <c r="I33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="0" t="n">
         <v>255628</v>
       </c>
       <c r="K33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L33" s="0" t="n">
         <v>245898</v>
       </c>
       <c r="M33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N33" s="0" t="n">
-        <v>786775</v>
+        <v>2142452</v>
       </c>
       <c r="O33" s="0" t="n">
-        <v>806665</v>
+        <v>2076130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B34" s="0" t="n">
         <v>70092</v>
       </c>
       <c r="C34" s="0" t="n">
-        <v>0</v>
+        <v>71303</v>
       </c>
       <c r="D34" s="0" t="n">
         <v>72473</v>
       </c>
       <c r="E34" s="0" t="n">
-        <v>0</v>
+        <v>66140</v>
       </c>
       <c r="F34" s="0" t="n">
         <v>75270</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>0</v>
+        <v>95574</v>
       </c>
       <c r="H34" s="0" t="n">
         <v>91245</v>
       </c>
       <c r="I34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="0" t="n">
         <v>88042</v>
       </c>
       <c r="K34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L34" s="0" t="n">
         <v>92379</v>
       </c>
       <c r="M34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N34" s="0" t="n">
-        <v>264167</v>
+        <v>642513</v>
       </c>
       <c r="O34" s="0" t="n">
-        <v>301194</v>
+        <v>680659</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B35" s="0" t="n">
         <v>68621</v>
       </c>
       <c r="C35" s="0" t="n">
-        <v>0</v>
+        <v>88819</v>
       </c>
       <c r="D35" s="0" t="n">
         <v>82197</v>
       </c>
       <c r="E35" s="0" t="n">
-        <v>0</v>
+        <v>93899</v>
       </c>
       <c r="F35" s="0" t="n">
         <v>90706</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>0</v>
+        <v>112138</v>
       </c>
       <c r="H35" s="0" t="n">
         <v>105394</v>
       </c>
       <c r="I35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="0" t="n">
         <v>98596</v>
       </c>
       <c r="K35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L35" s="0" t="n">
         <v>96339</v>
       </c>
       <c r="M35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N35" s="0" t="n">
-        <v>271559</v>
+        <v>662133</v>
       </c>
       <c r="O35" s="0" t="n">
-        <v>289027</v>
+        <v>735937</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B36" s="0" t="n">
         <v>138713</v>
       </c>
       <c r="C36" s="0" t="n">
-        <v>0</v>
+        <v>160122</v>
       </c>
       <c r="D36" s="0" t="n">
         <v>154670</v>
       </c>
       <c r="E36" s="0" t="n">
-        <v>0</v>
+        <v>160039</v>
       </c>
       <c r="F36" s="0" t="n">
         <v>165976</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>0</v>
+        <v>207712</v>
       </c>
       <c r="H36" s="0" t="n">
         <v>196639</v>
       </c>
       <c r="I36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="0" t="n">
         <v>186638</v>
       </c>
       <c r="K36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L36" s="0" t="n">
         <v>188718</v>
       </c>
       <c r="M36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N36" s="0" t="n">
-        <v>535726</v>
+        <v>1304646</v>
       </c>
       <c r="O36" s="0" t="n">
-        <v>590221</v>
+        <v>1416596</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B37" s="0" t="n">
         <v>431615</v>
       </c>
       <c r="C37" s="0" t="n">
-        <v>0</v>
+        <v>422272</v>
       </c>
       <c r="D37" s="0" t="n">
         <v>443077</v>
       </c>
       <c r="E37" s="0" t="n">
-        <v>0</v>
+        <v>430599</v>
       </c>
       <c r="F37" s="0" t="n">
         <v>432368</v>
       </c>
       <c r="G37" s="0" t="n">
-        <v>0</v>
+        <v>508792</v>
       </c>
       <c r="H37" s="0" t="n">
         <v>477775</v>
       </c>
       <c r="I37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="0" t="n">
         <v>442266</v>
       </c>
       <c r="K37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L37" s="0" t="n">
         <v>434616</v>
       </c>
       <c r="M37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N37" s="0" t="n">
-        <v>1322501</v>
+        <v>3447098</v>
       </c>
       <c r="O37" s="0" t="n">
-        <v>1396886</v>
+        <v>3492726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>