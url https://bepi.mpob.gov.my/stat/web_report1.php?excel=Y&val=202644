--- v0 (2026-05-21)
+++ v1 (2026-07-21)
@@ -120,102 +120,102 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>PRODUCTION OF CRUDE PALM OIL FOR THE MONTH OF APRIL 2026</t>
+          <t>PRODUCTION OF CRUDE PALM OIL FOR THE MONTH OF JUNE 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>JANUARY-JUNE 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Mar</t>
         </is>
       </c>
       <c r="G3" s="0"/>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="I3" s="0"/>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>May</t>
         </is>
       </c>
       <c r="K3" s="0"/>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>Jun</t>
         </is>
       </c>
       <c r="M3" s="0"/>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>Total Jan - Apr</t>
+          <t>Total Jan - Jun</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>2025</v>
@@ -254,760 +254,760 @@
       <c r="C5" s="0" t="n">
         <v>242400</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>192576</v>
       </c>
       <c r="E5" s="0" t="n">
         <v>199228</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>208068</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>196653</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>251762</v>
       </c>
       <c r="I5" s="0" t="n">
         <v>253959</v>
       </c>
       <c r="J5" s="0" t="n">
         <v>266101</v>
       </c>
       <c r="K5" s="0" t="n">
-        <v>0</v>
+        <v>240287</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>267833</v>
       </c>
       <c r="M5" s="0" t="n">
-        <v>0</v>
+        <v>279616</v>
       </c>
       <c r="N5" s="0" t="n">
-        <v>853678</v>
+        <v>1387612</v>
       </c>
       <c r="O5" s="0" t="n">
-        <v>892240</v>
+        <v>1412143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>KEDAH</t>
         </is>
       </c>
       <c r="B6" s="0" t="n">
         <v>15340</v>
       </c>
       <c r="C6" s="0" t="n">
         <v>18277</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>19552</v>
       </c>
       <c r="E6" s="0" t="n">
         <v>15469</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>20720</v>
       </c>
       <c r="G6" s="0" t="n">
         <v>19163</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>28327</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>21408</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>29263</v>
       </c>
       <c r="K6" s="0" t="n">
-        <v>0</v>
+        <v>19779</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>25937</v>
       </c>
       <c r="M6" s="0" t="n">
-        <v>0</v>
+        <v>25541</v>
       </c>
       <c r="N6" s="0" t="n">
-        <v>83939</v>
+        <v>139139</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>74317</v>
+        <v>119637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>KELANTAN</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
         <v>18120</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>28893</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>13816</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>24486</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>21018</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>25255</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>34569</v>
       </c>
       <c r="I7" s="0" t="n">
         <v>29191</v>
       </c>
       <c r="J7" s="0" t="n">
         <v>38306</v>
       </c>
       <c r="K7" s="0" t="n">
-        <v>0</v>
+        <v>26320</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>39435</v>
       </c>
       <c r="M7" s="0" t="n">
-        <v>0</v>
+        <v>28858</v>
       </c>
       <c r="N7" s="0" t="n">
-        <v>87523</v>
+        <v>165264</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>107825</v>
+        <v>163003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>NEGERI SEMBILAN</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>38622</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>53768</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>40488</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>43388</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>51152</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>46138</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>58763</v>
       </c>
       <c r="I8" s="0" t="n">
         <v>56216</v>
       </c>
       <c r="J8" s="0" t="n">
         <v>65905</v>
       </c>
       <c r="K8" s="0" t="n">
-        <v>0</v>
+        <v>46126</v>
       </c>
       <c r="L8" s="0" t="n">
         <v>65929</v>
       </c>
       <c r="M8" s="0" t="n">
-        <v>0</v>
+        <v>54117</v>
       </c>
       <c r="N8" s="0" t="n">
-        <v>189025</v>
+        <v>320859</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>199510</v>
+        <v>299753</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>PAHANG</t>
         </is>
       </c>
       <c r="B9" s="0" t="n">
         <v>182438</v>
       </c>
       <c r="C9" s="0" t="n">
         <v>245916</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>167465</v>
       </c>
       <c r="E9" s="0" t="n">
         <v>205715</v>
       </c>
       <c r="F9" s="0" t="n">
         <v>217213</v>
       </c>
       <c r="G9" s="0" t="n">
         <v>209183</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>283496</v>
       </c>
       <c r="I9" s="0" t="n">
         <v>234532</v>
       </c>
       <c r="J9" s="0" t="n">
         <v>302277</v>
       </c>
       <c r="K9" s="0" t="n">
-        <v>0</v>
+        <v>215423</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>295938</v>
       </c>
       <c r="M9" s="0" t="n">
-        <v>0</v>
+        <v>234627</v>
       </c>
       <c r="N9" s="0" t="n">
-        <v>850612</v>
+        <v>1448827</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>895346</v>
+        <v>1345396</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B10" s="0" t="n">
         <v>119970</v>
       </c>
       <c r="C10" s="0" t="n">
         <v>149663</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>135189</v>
       </c>
       <c r="E10" s="0" t="n">
         <v>129012</v>
       </c>
       <c r="F10" s="0" t="n">
         <v>157681</v>
       </c>
       <c r="G10" s="0" t="n">
         <v>140383</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>178571</v>
       </c>
       <c r="I10" s="0" t="n">
         <v>166444</v>
       </c>
       <c r="J10" s="0" t="n">
         <v>185464</v>
       </c>
       <c r="K10" s="0" t="n">
-        <v>0</v>
+        <v>149552</v>
       </c>
       <c r="L10" s="0" t="n">
         <v>180002</v>
       </c>
       <c r="M10" s="0" t="n">
-        <v>0</v>
+        <v>183204</v>
       </c>
       <c r="N10" s="0" t="n">
-        <v>591411</v>
+        <v>956877</v>
       </c>
       <c r="O10" s="0" t="n">
-        <v>585502</v>
+        <v>918258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B11" s="0" t="n">
         <v>35249</v>
       </c>
       <c r="C11" s="0" t="n">
         <v>41313</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>40979</v>
       </c>
       <c r="E11" s="0" t="n">
         <v>36809</v>
       </c>
       <c r="F11" s="0" t="n">
         <v>47520</v>
       </c>
       <c r="G11" s="0" t="n">
         <v>40399</v>
       </c>
       <c r="H11" s="0" t="n">
         <v>50620</v>
       </c>
       <c r="I11" s="0" t="n">
         <v>48703</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>50146</v>
       </c>
       <c r="K11" s="0" t="n">
-        <v>0</v>
+        <v>43459</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>48814</v>
       </c>
       <c r="M11" s="0" t="n">
-        <v>0</v>
+        <v>48753</v>
       </c>
       <c r="N11" s="0" t="n">
-        <v>174368</v>
+        <v>273328</v>
       </c>
       <c r="O11" s="0" t="n">
-        <v>167224</v>
+        <v>259436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>TERENGGANU</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
         <v>21333</v>
       </c>
       <c r="C12" s="0" t="n">
         <v>33873</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>19552</v>
       </c>
       <c r="E12" s="0" t="n">
         <v>27969</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>24503</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>32865</v>
       </c>
       <c r="H12" s="0" t="n">
         <v>36379</v>
       </c>
       <c r="I12" s="0" t="n">
         <v>38036</v>
       </c>
       <c r="J12" s="0" t="n">
         <v>38218</v>
       </c>
       <c r="K12" s="0" t="n">
-        <v>0</v>
+        <v>35729</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>39763</v>
       </c>
       <c r="M12" s="0" t="n">
-        <v>0</v>
+        <v>41459</v>
       </c>
       <c r="N12" s="0" t="n">
-        <v>101767</v>
+        <v>179748</v>
       </c>
       <c r="O12" s="0" t="n">
-        <v>132743</v>
+        <v>209931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B13" s="0" t="n">
         <v>11356</v>
       </c>
       <c r="C13" s="0" t="n">
         <v>17405</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>13082</v>
       </c>
       <c r="E13" s="0" t="n">
         <v>14117</v>
       </c>
       <c r="F13" s="0" t="n">
         <v>15549</v>
       </c>
       <c r="G13" s="0" t="n">
         <v>15998</v>
       </c>
       <c r="H13" s="0" t="n">
         <v>19371</v>
       </c>
       <c r="I13" s="0" t="n">
         <v>16233</v>
       </c>
       <c r="J13" s="0" t="n">
         <v>22105</v>
       </c>
       <c r="K13" s="0" t="n">
-        <v>0</v>
+        <v>18167</v>
       </c>
       <c r="L13" s="0" t="n">
         <v>21457</v>
       </c>
       <c r="M13" s="0" t="n">
-        <v>0</v>
+        <v>20911</v>
       </c>
       <c r="N13" s="0" t="n">
-        <v>59358</v>
+        <v>102920</v>
       </c>
       <c r="O13" s="0" t="n">
-        <v>63753</v>
+        <v>102831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B14" s="0" t="n">
         <v>643700</v>
       </c>
       <c r="C14" s="0" t="n">
         <v>831508</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>642699</v>
       </c>
       <c r="E14" s="0" t="n">
         <v>696193</v>
       </c>
       <c r="F14" s="0" t="n">
         <v>763424</v>
       </c>
       <c r="G14" s="0" t="n">
         <v>726037</v>
       </c>
       <c r="H14" s="0" t="n">
         <v>941858</v>
       </c>
       <c r="I14" s="0" t="n">
         <v>864722</v>
       </c>
       <c r="J14" s="0" t="n">
         <v>997785</v>
       </c>
       <c r="K14" s="0" t="n">
-        <v>0</v>
+        <v>794842</v>
       </c>
       <c r="L14" s="0" t="n">
         <v>985108</v>
       </c>
       <c r="M14" s="0" t="n">
-        <v>0</v>
+        <v>917086</v>
       </c>
       <c r="N14" s="0" t="n">
-        <v>2991681</v>
+        <v>4974574</v>
       </c>
       <c r="O14" s="0" t="n">
-        <v>3118460</v>
+        <v>4830388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B15" s="0" t="n">
         <v>297131</v>
       </c>
       <c r="C15" s="0" t="n">
         <v>396710</v>
       </c>
       <c r="D15" s="0" t="n">
         <v>257046</v>
       </c>
       <c r="E15" s="0" t="n">
         <v>306882</v>
       </c>
       <c r="F15" s="0" t="n">
         <v>304638</v>
       </c>
       <c r="G15" s="0" t="n">
         <v>329671</v>
       </c>
       <c r="H15" s="0" t="n">
         <v>384803</v>
       </c>
       <c r="I15" s="0" t="n">
         <v>381093</v>
       </c>
       <c r="J15" s="0" t="n">
         <v>402720</v>
       </c>
       <c r="K15" s="0" t="n">
-        <v>0</v>
+        <v>345187</v>
       </c>
       <c r="L15" s="0" t="n">
         <v>363422</v>
       </c>
       <c r="M15" s="0" t="n">
-        <v>0</v>
+        <v>362689</v>
       </c>
       <c r="N15" s="0" t="n">
-        <v>1243618</v>
+        <v>2009760</v>
       </c>
       <c r="O15" s="0" t="n">
-        <v>1414356</v>
+        <v>2122232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B16" s="0" t="n">
         <v>299064</v>
       </c>
       <c r="C16" s="0" t="n">
         <v>348465</v>
       </c>
       <c r="D16" s="0" t="n">
         <v>288698</v>
       </c>
       <c r="E16" s="0" t="n">
         <v>281193</v>
       </c>
       <c r="F16" s="0" t="n">
         <v>319554</v>
       </c>
       <c r="G16" s="0" t="n">
         <v>321141</v>
       </c>
       <c r="H16" s="0" t="n">
         <v>359718</v>
       </c>
       <c r="I16" s="0" t="n">
         <v>383986</v>
       </c>
       <c r="J16" s="0" t="n">
         <v>371116</v>
       </c>
       <c r="K16" s="0" t="n">
-        <v>0</v>
+        <v>376298</v>
       </c>
       <c r="L16" s="0" t="n">
         <v>343840</v>
       </c>
       <c r="M16" s="0" t="n">
-        <v>0</v>
+        <v>359002</v>
       </c>
       <c r="N16" s="0" t="n">
-        <v>1267034</v>
+        <v>1981990</v>
       </c>
       <c r="O16" s="0" t="n">
-        <v>1334785</v>
+        <v>2070085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B17" s="0" t="n">
         <v>596195</v>
       </c>
       <c r="C17" s="0" t="n">
         <v>745175</v>
       </c>
       <c r="D17" s="0" t="n">
         <v>545744</v>
       </c>
       <c r="E17" s="0" t="n">
         <v>588075</v>
       </c>
       <c r="F17" s="0" t="n">
         <v>624192</v>
       </c>
       <c r="G17" s="0" t="n">
         <v>650812</v>
       </c>
       <c r="H17" s="0" t="n">
         <v>744521</v>
       </c>
       <c r="I17" s="0" t="n">
         <v>765079</v>
       </c>
       <c r="J17" s="0" t="n">
         <v>773836</v>
       </c>
       <c r="K17" s="0" t="n">
-        <v>0</v>
+        <v>721485</v>
       </c>
       <c r="L17" s="0" t="n">
         <v>707262</v>
       </c>
       <c r="M17" s="0" t="n">
-        <v>0</v>
+        <v>721691</v>
       </c>
       <c r="N17" s="0" t="n">
-        <v>2510652</v>
+        <v>3991750</v>
       </c>
       <c r="O17" s="0" t="n">
-        <v>2749141</v>
+        <v>4192317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B18" s="0" t="n">
         <v>1239895</v>
       </c>
       <c r="C18" s="0" t="n">
         <v>1576683</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>1188443</v>
       </c>
       <c r="E18" s="0" t="n">
         <v>1284268</v>
       </c>
       <c r="F18" s="0" t="n">
         <v>1387616</v>
       </c>
       <c r="G18" s="0" t="n">
         <v>1376849</v>
       </c>
       <c r="H18" s="0" t="n">
         <v>1686379</v>
       </c>
       <c r="I18" s="0" t="n">
         <v>1629801</v>
       </c>
       <c r="J18" s="0" t="n">
         <v>1771621</v>
       </c>
       <c r="K18" s="0" t="n">
-        <v>0</v>
+        <v>1516327</v>
       </c>
       <c r="L18" s="0" t="n">
         <v>1692370</v>
       </c>
       <c r="M18" s="0" t="n">
-        <v>0</v>
+        <v>1638777</v>
       </c>
       <c r="N18" s="0" t="n">
-        <v>5502333</v>
+        <v>8966324</v>
       </c>
       <c r="O18" s="0" t="n">
-        <v>5867601</v>
+        <v>9022705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>PRODUCTION OF CRUDE PALM OIL FOR THE MONTH OF APRIL 2026</t>
+          <t>PRODUCTION OF CRUDE PALM OIL FOR THE MONTH OF JUNE 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>JULY-DECEMBER 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Jul</t>
         </is>
       </c>
       <c r="C22" s="0"/>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>Aug</t>
         </is>
       </c>
       <c r="E22" s="0"/>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Sep</t>
         </is>
       </c>
       <c r="G22" s="0"/>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Oct</t>
         </is>
       </c>
       <c r="I22" s="0"/>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>Nov</t>
         </is>
       </c>
       <c r="K22" s="0"/>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>Dec</t>
         </is>
       </c>
       <c r="M22" s="0"/>
       <c r="N22" s="0" t="inlineStr">
         <is>
-          <t>Total Jan - Apr</t>
+          <t>Total Jan - Jun</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H23" s="0" t="n">
         <v>2025</v>
@@ -1055,691 +1055,691 @@
       <c r="F24" s="0" t="n">
         <v>286513</v>
       </c>
       <c r="G24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="0" t="n">
         <v>308911</v>
       </c>
       <c r="I24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="0" t="n">
         <v>310697</v>
       </c>
       <c r="K24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L24" s="0" t="n">
         <v>284723</v>
       </c>
       <c r="M24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N24" s="0" t="n">
-        <v>853678</v>
+        <v>1387612</v>
       </c>
       <c r="O24" s="0" t="n">
-        <v>892240</v>
+        <v>1412143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>KEDAH</t>
         </is>
       </c>
       <c r="B25" s="0" t="n">
         <v>31107</v>
       </c>
       <c r="C25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>26521</v>
       </c>
       <c r="E25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F25" s="0" t="n">
         <v>24020</v>
       </c>
       <c r="G25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="0" t="n">
         <v>22903</v>
       </c>
       <c r="I25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="0" t="n">
         <v>19222</v>
       </c>
       <c r="K25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L25" s="0" t="n">
         <v>18280</v>
       </c>
       <c r="M25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="0" t="n">
-        <v>83939</v>
+        <v>139139</v>
       </c>
       <c r="O25" s="0" t="n">
-        <v>74317</v>
+        <v>119637</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>KELANTAN</t>
         </is>
       </c>
       <c r="B26" s="0" t="n">
         <v>45114</v>
       </c>
       <c r="C26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>43959</v>
       </c>
       <c r="E26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F26" s="0" t="n">
         <v>40568</v>
       </c>
       <c r="G26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="0" t="n">
         <v>44392</v>
       </c>
       <c r="I26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="0" t="n">
         <v>40383</v>
       </c>
       <c r="K26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L26" s="0" t="n">
         <v>34451</v>
       </c>
       <c r="M26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="0" t="n">
-        <v>87523</v>
+        <v>165264</v>
       </c>
       <c r="O26" s="0" t="n">
-        <v>107825</v>
+        <v>163003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>NEGERI SEMBILAN</t>
         </is>
       </c>
       <c r="B27" s="0" t="n">
         <v>74469</v>
       </c>
       <c r="C27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D27" s="0" t="n">
         <v>69412</v>
       </c>
       <c r="E27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F27" s="0" t="n">
         <v>65446</v>
       </c>
       <c r="G27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="0" t="n">
         <v>70257</v>
       </c>
       <c r="I27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="0" t="n">
         <v>66685</v>
       </c>
       <c r="K27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L27" s="0" t="n">
         <v>59843</v>
       </c>
       <c r="M27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="0" t="n">
-        <v>189025</v>
+        <v>320859</v>
       </c>
       <c r="O27" s="0" t="n">
-        <v>199510</v>
+        <v>299753</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>PAHANG</t>
         </is>
       </c>
       <c r="B28" s="0" t="n">
         <v>342073</v>
       </c>
       <c r="C28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D28" s="0" t="n">
         <v>350839</v>
       </c>
       <c r="E28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F28" s="0" t="n">
         <v>336566</v>
       </c>
       <c r="G28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="0" t="n">
         <v>362258</v>
       </c>
       <c r="I28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="0" t="n">
         <v>340817</v>
       </c>
       <c r="K28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L28" s="0" t="n">
         <v>294715</v>
       </c>
       <c r="M28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="0" t="n">
-        <v>850612</v>
+        <v>1448827</v>
       </c>
       <c r="O28" s="0" t="n">
-        <v>895346</v>
+        <v>1345396</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B29" s="0" t="n">
         <v>206971</v>
       </c>
       <c r="C29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D29" s="0" t="n">
         <v>192326</v>
       </c>
       <c r="E29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F29" s="0" t="n">
         <v>176175</v>
       </c>
       <c r="G29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="0" t="n">
         <v>181482</v>
       </c>
       <c r="I29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="0" t="n">
         <v>153160</v>
       </c>
       <c r="K29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L29" s="0" t="n">
         <v>163210</v>
       </c>
       <c r="M29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="0" t="n">
-        <v>591411</v>
+        <v>956877</v>
       </c>
       <c r="O29" s="0" t="n">
-        <v>585502</v>
+        <v>918258</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B30" s="0" t="n">
         <v>56932</v>
       </c>
       <c r="C30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D30" s="0" t="n">
         <v>52288</v>
       </c>
       <c r="E30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F30" s="0" t="n">
         <v>50690</v>
       </c>
       <c r="G30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="0" t="n">
         <v>50128</v>
       </c>
       <c r="I30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="0" t="n">
         <v>45167</v>
       </c>
       <c r="K30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L30" s="0" t="n">
         <v>45086</v>
       </c>
       <c r="M30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="0" t="n">
-        <v>174368</v>
+        <v>273328</v>
       </c>
       <c r="O30" s="0" t="n">
-        <v>167224</v>
+        <v>259436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>TERENGGANU</t>
         </is>
       </c>
       <c r="B31" s="0" t="n">
         <v>50034</v>
       </c>
       <c r="C31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D31" s="0" t="n">
         <v>50098</v>
       </c>
       <c r="E31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F31" s="0" t="n">
         <v>49597</v>
       </c>
       <c r="G31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="0" t="n">
         <v>55293</v>
       </c>
       <c r="I31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="0" t="n">
         <v>51578</v>
       </c>
       <c r="K31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L31" s="0" t="n">
         <v>43315</v>
       </c>
       <c r="M31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N31" s="0" t="n">
-        <v>101767</v>
+        <v>179748</v>
       </c>
       <c r="O31" s="0" t="n">
-        <v>132743</v>
+        <v>209931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B32" s="0" t="n">
         <v>24820</v>
       </c>
       <c r="C32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D32" s="0" t="n">
         <v>21128</v>
       </c>
       <c r="E32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F32" s="0" t="n">
         <v>18725</v>
       </c>
       <c r="G32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="0" t="n">
         <v>21490</v>
       </c>
       <c r="I32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="0" t="n">
         <v>14631</v>
       </c>
       <c r="K32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L32" s="0" t="n">
         <v>16806</v>
       </c>
       <c r="M32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N32" s="0" t="n">
-        <v>59358</v>
+        <v>102920</v>
       </c>
       <c r="O32" s="0" t="n">
-        <v>63753</v>
+        <v>102831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B33" s="0" t="n">
         <v>1127444</v>
       </c>
       <c r="C33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D33" s="0" t="n">
         <v>1106644</v>
       </c>
       <c r="E33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F33" s="0" t="n">
         <v>1048300</v>
       </c>
       <c r="G33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="0" t="n">
         <v>1117114</v>
       </c>
       <c r="I33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="0" t="n">
         <v>1042340</v>
       </c>
       <c r="K33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L33" s="0" t="n">
         <v>960429</v>
       </c>
       <c r="M33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N33" s="0" t="n">
-        <v>2991681</v>
+        <v>4974574</v>
       </c>
       <c r="O33" s="0" t="n">
-        <v>3118460</v>
+        <v>4830388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B34" s="0" t="n">
         <v>347068</v>
       </c>
       <c r="C34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D34" s="0" t="n">
         <v>360907</v>
       </c>
       <c r="E34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F34" s="0" t="n">
         <v>372935</v>
       </c>
       <c r="G34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="0" t="n">
         <v>445587</v>
       </c>
       <c r="I34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="0" t="n">
         <v>436752</v>
       </c>
       <c r="K34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L34" s="0" t="n">
         <v>437282</v>
       </c>
       <c r="M34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N34" s="0" t="n">
-        <v>1243618</v>
+        <v>2009760</v>
       </c>
       <c r="O34" s="0" t="n">
-        <v>1414356</v>
+        <v>2122232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B35" s="0" t="n">
         <v>337955</v>
       </c>
       <c r="C35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D35" s="0" t="n">
         <v>387205</v>
       </c>
       <c r="E35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F35" s="0" t="n">
         <v>419748</v>
       </c>
       <c r="G35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="0" t="n">
         <v>481185</v>
       </c>
       <c r="I35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="0" t="n">
         <v>456418</v>
       </c>
       <c r="K35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L35" s="0" t="n">
         <v>431838</v>
       </c>
       <c r="M35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N35" s="0" t="n">
-        <v>1267034</v>
+        <v>1981990</v>
       </c>
       <c r="O35" s="0" t="n">
-        <v>1334785</v>
+        <v>2070085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B36" s="0" t="n">
         <v>685023</v>
       </c>
       <c r="C36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="0" t="n">
         <v>748112</v>
       </c>
       <c r="E36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F36" s="0" t="n">
         <v>792683</v>
       </c>
       <c r="G36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="0" t="n">
         <v>926772</v>
       </c>
       <c r="I36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="0" t="n">
         <v>893170</v>
       </c>
       <c r="K36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L36" s="0" t="n">
         <v>869120</v>
       </c>
       <c r="M36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N36" s="0" t="n">
-        <v>2510652</v>
+        <v>3991750</v>
       </c>
       <c r="O36" s="0" t="n">
-        <v>2749141</v>
+        <v>4192317</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B37" s="0" t="n">
         <v>1812467</v>
       </c>
       <c r="C37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D37" s="0" t="n">
         <v>1854756</v>
       </c>
       <c r="E37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F37" s="0" t="n">
         <v>1840983</v>
       </c>
       <c r="G37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="0" t="n">
         <v>2043886</v>
       </c>
       <c r="I37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="0" t="n">
         <v>1935510</v>
       </c>
       <c r="K37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L37" s="0" t="n">
         <v>1829549</v>
       </c>
       <c r="M37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N37" s="0" t="n">
-        <v>5502333</v>
+        <v>8966324</v>
       </c>
       <c r="O37" s="0" t="n">
-        <v>5867601</v>
+        <v>9022705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>