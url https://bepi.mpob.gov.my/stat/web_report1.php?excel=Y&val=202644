--- v1 (2026-07-21)
+++ v2 (2026-09-09)
@@ -120,51 +120,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>PRODUCTION OF CRUDE PALM OIL FOR THE MONTH OF JUNE 2026</t>
+          <t>PRODUCTION OF CRUDE PALM OIL FOR THE MONTH OF JULY 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>JANUARY-JUNE 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
@@ -799,215 +799,215 @@
       <c r="E16" s="0" t="n">
         <v>281193</v>
       </c>
       <c r="F16" s="0" t="n">
         <v>319554</v>
       </c>
       <c r="G16" s="0" t="n">
         <v>321141</v>
       </c>
       <c r="H16" s="0" t="n">
         <v>359718</v>
       </c>
       <c r="I16" s="0" t="n">
         <v>383986</v>
       </c>
       <c r="J16" s="0" t="n">
         <v>371116</v>
       </c>
       <c r="K16" s="0" t="n">
         <v>376298</v>
       </c>
       <c r="L16" s="0" t="n">
         <v>343840</v>
       </c>
       <c r="M16" s="0" t="n">
-        <v>359002</v>
+        <v>359021</v>
       </c>
       <c r="N16" s="0" t="n">
         <v>1981990</v>
       </c>
       <c r="O16" s="0" t="n">
-        <v>2070085</v>
+        <v>2070104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B17" s="0" t="n">
         <v>596195</v>
       </c>
       <c r="C17" s="0" t="n">
         <v>745175</v>
       </c>
       <c r="D17" s="0" t="n">
         <v>545744</v>
       </c>
       <c r="E17" s="0" t="n">
         <v>588075</v>
       </c>
       <c r="F17" s="0" t="n">
         <v>624192</v>
       </c>
       <c r="G17" s="0" t="n">
         <v>650812</v>
       </c>
       <c r="H17" s="0" t="n">
         <v>744521</v>
       </c>
       <c r="I17" s="0" t="n">
         <v>765079</v>
       </c>
       <c r="J17" s="0" t="n">
         <v>773836</v>
       </c>
       <c r="K17" s="0" t="n">
         <v>721485</v>
       </c>
       <c r="L17" s="0" t="n">
         <v>707262</v>
       </c>
       <c r="M17" s="0" t="n">
-        <v>721691</v>
+        <v>721710</v>
       </c>
       <c r="N17" s="0" t="n">
         <v>3991750</v>
       </c>
       <c r="O17" s="0" t="n">
-        <v>4192317</v>
+        <v>4192336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B18" s="0" t="n">
         <v>1239895</v>
       </c>
       <c r="C18" s="0" t="n">
         <v>1576683</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>1188443</v>
       </c>
       <c r="E18" s="0" t="n">
         <v>1284268</v>
       </c>
       <c r="F18" s="0" t="n">
         <v>1387616</v>
       </c>
       <c r="G18" s="0" t="n">
         <v>1376849</v>
       </c>
       <c r="H18" s="0" t="n">
         <v>1686379</v>
       </c>
       <c r="I18" s="0" t="n">
         <v>1629801</v>
       </c>
       <c r="J18" s="0" t="n">
         <v>1771621</v>
       </c>
       <c r="K18" s="0" t="n">
         <v>1516327</v>
       </c>
       <c r="L18" s="0" t="n">
         <v>1692370</v>
       </c>
       <c r="M18" s="0" t="n">
-        <v>1638777</v>
+        <v>1638796</v>
       </c>
       <c r="N18" s="0" t="n">
         <v>8966324</v>
       </c>
       <c r="O18" s="0" t="n">
-        <v>9022705</v>
+        <v>9022724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>PRODUCTION OF CRUDE PALM OIL FOR THE MONTH OF JUNE 2026</t>
+          <t>PRODUCTION OF CRUDE PALM OIL FOR THE MONTH OF JULY 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>JULY-DECEMBER 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Jul</t>
         </is>
       </c>
       <c r="C22" s="0"/>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>Aug</t>
         </is>
       </c>
       <c r="E22" s="0"/>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Sep</t>
         </is>
       </c>
       <c r="G22" s="0"/>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Oct</t>
         </is>
       </c>
       <c r="I22" s="0"/>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>Nov</t>
         </is>
       </c>
       <c r="K22" s="0"/>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>Dec</t>
         </is>
       </c>
       <c r="M22" s="0"/>
       <c r="N22" s="0" t="inlineStr">
         <is>
-          <t>Total Jan - Jun</t>
+          <t>Total Jan - Jul</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H23" s="0" t="n">
         <v>2025</v>
@@ -1022,724 +1022,724 @@
         <v>2026</v>
       </c>
       <c r="L23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="M23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="N23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="O23" s="0" t="n">
         <v>2026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>JOHOR</t>
         </is>
       </c>
       <c r="B24" s="0" t="n">
         <v>295924</v>
       </c>
       <c r="C24" s="0" t="n">
-        <v>0</v>
+        <v>294224</v>
       </c>
       <c r="D24" s="0" t="n">
         <v>300073</v>
       </c>
       <c r="E24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F24" s="0" t="n">
         <v>286513</v>
       </c>
       <c r="G24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H24" s="0" t="n">
         <v>308911</v>
       </c>
       <c r="I24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="0" t="n">
         <v>310697</v>
       </c>
       <c r="K24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L24" s="0" t="n">
         <v>284723</v>
       </c>
       <c r="M24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N24" s="0" t="n">
-        <v>1387612</v>
+        <v>1683536</v>
       </c>
       <c r="O24" s="0" t="n">
-        <v>1412143</v>
+        <v>1706367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>KEDAH</t>
         </is>
       </c>
       <c r="B25" s="0" t="n">
         <v>31107</v>
       </c>
       <c r="C25" s="0" t="n">
-        <v>0</v>
+        <v>24326</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>26521</v>
       </c>
       <c r="E25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F25" s="0" t="n">
         <v>24020</v>
       </c>
       <c r="G25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H25" s="0" t="n">
         <v>22903</v>
       </c>
       <c r="I25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="0" t="n">
         <v>19222</v>
       </c>
       <c r="K25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L25" s="0" t="n">
         <v>18280</v>
       </c>
       <c r="M25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="0" t="n">
-        <v>139139</v>
+        <v>170246</v>
       </c>
       <c r="O25" s="0" t="n">
-        <v>119637</v>
+        <v>143963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>KELANTAN</t>
         </is>
       </c>
       <c r="B26" s="0" t="n">
         <v>45114</v>
       </c>
       <c r="C26" s="0" t="n">
-        <v>0</v>
+        <v>28935</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>43959</v>
       </c>
       <c r="E26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F26" s="0" t="n">
         <v>40568</v>
       </c>
       <c r="G26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H26" s="0" t="n">
         <v>44392</v>
       </c>
       <c r="I26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="0" t="n">
         <v>40383</v>
       </c>
       <c r="K26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L26" s="0" t="n">
         <v>34451</v>
       </c>
       <c r="M26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="0" t="n">
-        <v>165264</v>
+        <v>210378</v>
       </c>
       <c r="O26" s="0" t="n">
-        <v>163003</v>
+        <v>191938</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>NEGERI SEMBILAN</t>
         </is>
       </c>
       <c r="B27" s="0" t="n">
         <v>74469</v>
       </c>
       <c r="C27" s="0" t="n">
-        <v>0</v>
+        <v>58778</v>
       </c>
       <c r="D27" s="0" t="n">
         <v>69412</v>
       </c>
       <c r="E27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F27" s="0" t="n">
         <v>65446</v>
       </c>
       <c r="G27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H27" s="0" t="n">
         <v>70257</v>
       </c>
       <c r="I27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="0" t="n">
         <v>66685</v>
       </c>
       <c r="K27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L27" s="0" t="n">
         <v>59843</v>
       </c>
       <c r="M27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="0" t="n">
-        <v>320859</v>
+        <v>395328</v>
       </c>
       <c r="O27" s="0" t="n">
-        <v>299753</v>
+        <v>358531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>PAHANG</t>
         </is>
       </c>
       <c r="B28" s="0" t="n">
         <v>342073</v>
       </c>
       <c r="C28" s="0" t="n">
-        <v>0</v>
+        <v>265823</v>
       </c>
       <c r="D28" s="0" t="n">
         <v>350839</v>
       </c>
       <c r="E28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F28" s="0" t="n">
         <v>336566</v>
       </c>
       <c r="G28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H28" s="0" t="n">
         <v>362258</v>
       </c>
       <c r="I28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="0" t="n">
         <v>340817</v>
       </c>
       <c r="K28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L28" s="0" t="n">
         <v>294715</v>
       </c>
       <c r="M28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="0" t="n">
-        <v>1448827</v>
+        <v>1790900</v>
       </c>
       <c r="O28" s="0" t="n">
-        <v>1345396</v>
+        <v>1611219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B29" s="0" t="n">
         <v>206971</v>
       </c>
       <c r="C29" s="0" t="n">
-        <v>0</v>
+        <v>216086</v>
       </c>
       <c r="D29" s="0" t="n">
         <v>192326</v>
       </c>
       <c r="E29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F29" s="0" t="n">
         <v>176175</v>
       </c>
       <c r="G29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H29" s="0" t="n">
         <v>181482</v>
       </c>
       <c r="I29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="0" t="n">
         <v>153160</v>
       </c>
       <c r="K29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L29" s="0" t="n">
         <v>163210</v>
       </c>
       <c r="M29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="0" t="n">
-        <v>956877</v>
+        <v>1163848</v>
       </c>
       <c r="O29" s="0" t="n">
-        <v>918258</v>
+        <v>1134344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B30" s="0" t="n">
         <v>56932</v>
       </c>
       <c r="C30" s="0" t="n">
-        <v>0</v>
+        <v>58200</v>
       </c>
       <c r="D30" s="0" t="n">
         <v>52288</v>
       </c>
       <c r="E30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F30" s="0" t="n">
         <v>50690</v>
       </c>
       <c r="G30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H30" s="0" t="n">
         <v>50128</v>
       </c>
       <c r="I30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="0" t="n">
         <v>45167</v>
       </c>
       <c r="K30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L30" s="0" t="n">
         <v>45086</v>
       </c>
       <c r="M30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="0" t="n">
-        <v>273328</v>
+        <v>330260</v>
       </c>
       <c r="O30" s="0" t="n">
-        <v>259436</v>
+        <v>317636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>TERENGGANU</t>
         </is>
       </c>
       <c r="B31" s="0" t="n">
         <v>50034</v>
       </c>
       <c r="C31" s="0" t="n">
-        <v>0</v>
+        <v>46262</v>
       </c>
       <c r="D31" s="0" t="n">
         <v>50098</v>
       </c>
       <c r="E31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F31" s="0" t="n">
         <v>49597</v>
       </c>
       <c r="G31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H31" s="0" t="n">
         <v>55293</v>
       </c>
       <c r="I31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="0" t="n">
         <v>51578</v>
       </c>
       <c r="K31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L31" s="0" t="n">
         <v>43315</v>
       </c>
       <c r="M31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N31" s="0" t="n">
-        <v>179748</v>
+        <v>229782</v>
       </c>
       <c r="O31" s="0" t="n">
-        <v>209931</v>
+        <v>256193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B32" s="0" t="n">
         <v>24820</v>
       </c>
       <c r="C32" s="0" t="n">
-        <v>0</v>
+        <v>21487</v>
       </c>
       <c r="D32" s="0" t="n">
         <v>21128</v>
       </c>
       <c r="E32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F32" s="0" t="n">
         <v>18725</v>
       </c>
       <c r="G32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H32" s="0" t="n">
         <v>21490</v>
       </c>
       <c r="I32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="0" t="n">
         <v>14631</v>
       </c>
       <c r="K32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L32" s="0" t="n">
         <v>16806</v>
       </c>
       <c r="M32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N32" s="0" t="n">
-        <v>102920</v>
+        <v>127740</v>
       </c>
       <c r="O32" s="0" t="n">
-        <v>102831</v>
+        <v>124318</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B33" s="0" t="n">
         <v>1127444</v>
       </c>
       <c r="C33" s="0" t="n">
-        <v>0</v>
+        <v>1014121</v>
       </c>
       <c r="D33" s="0" t="n">
         <v>1106644</v>
       </c>
       <c r="E33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F33" s="0" t="n">
         <v>1048300</v>
       </c>
       <c r="G33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H33" s="0" t="n">
         <v>1117114</v>
       </c>
       <c r="I33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="0" t="n">
         <v>1042340</v>
       </c>
       <c r="K33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L33" s="0" t="n">
         <v>960429</v>
       </c>
       <c r="M33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N33" s="0" t="n">
-        <v>4974574</v>
+        <v>6102018</v>
       </c>
       <c r="O33" s="0" t="n">
-        <v>4830388</v>
+        <v>5844509</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B34" s="0" t="n">
         <v>347068</v>
       </c>
       <c r="C34" s="0" t="n">
-        <v>0</v>
+        <v>359220</v>
       </c>
       <c r="D34" s="0" t="n">
         <v>360907</v>
       </c>
       <c r="E34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F34" s="0" t="n">
         <v>372935</v>
       </c>
       <c r="G34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H34" s="0" t="n">
         <v>445587</v>
       </c>
       <c r="I34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="0" t="n">
         <v>436752</v>
       </c>
       <c r="K34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L34" s="0" t="n">
         <v>437282</v>
       </c>
       <c r="M34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N34" s="0" t="n">
-        <v>2009760</v>
+        <v>2356828</v>
       </c>
       <c r="O34" s="0" t="n">
-        <v>2122232</v>
+        <v>2481452</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B35" s="0" t="n">
         <v>337955</v>
       </c>
       <c r="C35" s="0" t="n">
-        <v>0</v>
+        <v>419638</v>
       </c>
       <c r="D35" s="0" t="n">
         <v>387205</v>
       </c>
       <c r="E35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F35" s="0" t="n">
         <v>419748</v>
       </c>
       <c r="G35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H35" s="0" t="n">
         <v>481185</v>
       </c>
       <c r="I35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="0" t="n">
         <v>456418</v>
       </c>
       <c r="K35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L35" s="0" t="n">
         <v>431838</v>
       </c>
       <c r="M35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N35" s="0" t="n">
-        <v>1981990</v>
+        <v>2319945</v>
       </c>
       <c r="O35" s="0" t="n">
-        <v>2070085</v>
+        <v>2489742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B36" s="0" t="n">
         <v>685023</v>
       </c>
       <c r="C36" s="0" t="n">
-        <v>0</v>
+        <v>778858</v>
       </c>
       <c r="D36" s="0" t="n">
         <v>748112</v>
       </c>
       <c r="E36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F36" s="0" t="n">
         <v>792683</v>
       </c>
       <c r="G36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H36" s="0" t="n">
         <v>926772</v>
       </c>
       <c r="I36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="0" t="n">
         <v>893170</v>
       </c>
       <c r="K36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L36" s="0" t="n">
         <v>869120</v>
       </c>
       <c r="M36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N36" s="0" t="n">
-        <v>3991750</v>
+        <v>4676773</v>
       </c>
       <c r="O36" s="0" t="n">
-        <v>4192317</v>
+        <v>4971194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B37" s="0" t="n">
         <v>1812467</v>
       </c>
       <c r="C37" s="0" t="n">
-        <v>0</v>
+        <v>1792979</v>
       </c>
       <c r="D37" s="0" t="n">
         <v>1854756</v>
       </c>
       <c r="E37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F37" s="0" t="n">
         <v>1840983</v>
       </c>
       <c r="G37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="H37" s="0" t="n">
         <v>2043886</v>
       </c>
       <c r="I37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="0" t="n">
         <v>1935510</v>
       </c>
       <c r="K37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L37" s="0" t="n">
         <v>1829549</v>
       </c>
       <c r="M37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N37" s="0" t="n">
-        <v>8966324</v>
+        <v>10778791</v>
       </c>
       <c r="O37" s="0" t="n">
-        <v>9022705</v>
+        <v>10815703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>