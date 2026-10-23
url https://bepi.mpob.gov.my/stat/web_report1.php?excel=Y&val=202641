--- v0 (2026-05-21)
+++ v1 (2026-10-23)
@@ -199,501 +199,501 @@
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>NOV</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>DEC</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>BUTTERWORTH</t>
         </is>
       </c>
       <c r="B3" s="0" t="n">
-        <v>4977</v>
+        <v>177</v>
       </c>
       <c r="C3" s="0" t="n">
         <v>11191</v>
       </c>
       <c r="D3" s="0" t="n">
         <v>383</v>
       </c>
       <c r="E3" s="0" t="n">
         <v>5442</v>
       </c>
       <c r="F3" s="0" t="n">
-        <v>0</v>
+        <v>5700</v>
       </c>
       <c r="G3" s="0" t="n">
-        <v>0</v>
+        <v>6717</v>
       </c>
       <c r="H3" s="0" t="n">
-        <v>0</v>
+        <v>150</v>
       </c>
       <c r="I3" s="0" t="n">
-        <v>0</v>
+        <v>241</v>
       </c>
       <c r="J3" s="0" t="n">
-        <v>0</v>
+        <v>8009</v>
       </c>
       <c r="K3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M3" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N3" s="0" t="n">
-        <v>21994</v>
+        <v>38011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>PORT KLANG</t>
         </is>
       </c>
       <c r="B4" s="0" t="n">
-        <v>298558</v>
+        <v>297076</v>
       </c>
       <c r="C4" s="0" t="n">
-        <v>251423</v>
+        <v>210028</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>250947</v>
       </c>
       <c r="E4" s="0" t="n">
-        <v>263608</v>
+        <v>262951</v>
       </c>
       <c r="F4" s="0" t="n">
-        <v>0</v>
+        <v>196415</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>0</v>
+        <v>198621</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>0</v>
+        <v>265610</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>0</v>
+        <v>255158</v>
       </c>
       <c r="J4" s="0" t="n">
-        <v>0</v>
+        <v>181628</v>
       </c>
       <c r="K4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="0" t="n">
-        <v>1064537</v>
+        <v>2118435</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>PASIR GUDANG</t>
         </is>
       </c>
       <c r="B5" s="0" t="n">
         <v>208993</v>
       </c>
       <c r="C5" s="0" t="n">
         <v>96791</v>
       </c>
       <c r="D5" s="0" t="n">
-        <v>299622</v>
+        <v>299218</v>
       </c>
       <c r="E5" s="0" t="n">
-        <v>228363</v>
+        <v>218634</v>
       </c>
       <c r="F5" s="0" t="n">
-        <v>0</v>
+        <v>181461</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>0</v>
+        <v>206783</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>0</v>
+        <v>241285</v>
       </c>
       <c r="I5" s="0" t="n">
-        <v>0</v>
+        <v>256051</v>
       </c>
       <c r="J5" s="0" t="n">
-        <v>0</v>
+        <v>152599</v>
       </c>
       <c r="K5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="0" t="n">
-        <v>833770</v>
+        <v>1861815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>OTHERS</t>
         </is>
       </c>
       <c r="B6" s="0" t="n">
         <v>205991</v>
       </c>
       <c r="C6" s="0" t="n">
         <v>106141</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>205839</v>
       </c>
       <c r="E6" s="0" t="n">
-        <v>163082</v>
+        <v>163382</v>
       </c>
       <c r="F6" s="0" t="n">
-        <v>0</v>
+        <v>136398</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>0</v>
+        <v>131785</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>0</v>
+        <v>124470</v>
       </c>
       <c r="I6" s="0" t="n">
-        <v>0</v>
+        <v>125197</v>
       </c>
       <c r="J6" s="0" t="n">
-        <v>0</v>
+        <v>140529</v>
       </c>
       <c r="K6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="0" t="n">
-        <v>681054</v>
+        <v>1339733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>PEN. MALAYSIA</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
-        <v>718519</v>
+        <v>712237</v>
       </c>
       <c r="C7" s="0" t="n">
-        <v>465547</v>
+        <v>424152</v>
       </c>
       <c r="D7" s="0" t="n">
-        <v>756792</v>
+        <v>756388</v>
       </c>
       <c r="E7" s="0" t="n">
-        <v>660496</v>
+        <v>650410</v>
       </c>
       <c r="F7" s="0" t="n">
-        <v>0</v>
+        <v>519975</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>0</v>
+        <v>543906</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>0</v>
+        <v>631515</v>
       </c>
       <c r="I7" s="0" t="n">
-        <v>0</v>
+        <v>636647</v>
       </c>
       <c r="J7" s="0" t="n">
-        <v>0</v>
+        <v>482764</v>
       </c>
       <c r="K7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="0" t="n">
-        <v>2601354</v>
+        <v>5357994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>LAHAD DATU</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
-        <v>121301</v>
+        <v>126100</v>
       </c>
       <c r="C8" s="0" t="n">
-        <v>114486</v>
+        <v>124388</v>
       </c>
       <c r="D8" s="0" t="n">
-        <v>161428</v>
+        <v>151526</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>157566</v>
       </c>
       <c r="F8" s="0" t="n">
-        <v>0</v>
+        <v>162367</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>0</v>
+        <v>157021</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>0</v>
+        <v>188045</v>
       </c>
       <c r="I8" s="0" t="n">
-        <v>0</v>
+        <v>131124</v>
       </c>
       <c r="J8" s="0" t="n">
-        <v>0</v>
+        <v>151093</v>
       </c>
       <c r="K8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="0" t="n">
-        <v>554780</v>
+        <v>1349230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>SANDAKAN</t>
         </is>
       </c>
       <c r="B9" s="0" t="n">
         <v>138471</v>
       </c>
       <c r="C9" s="0" t="n">
-        <v>117657</v>
+        <v>118494</v>
       </c>
       <c r="D9" s="0" t="n">
-        <v>155584</v>
+        <v>154747</v>
       </c>
       <c r="E9" s="0" t="n">
         <v>111774</v>
       </c>
       <c r="F9" s="0" t="n">
-        <v>0</v>
+        <v>69176</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>0</v>
+        <v>150715</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>0</v>
+        <v>108818</v>
       </c>
       <c r="I9" s="0" t="n">
-        <v>0</v>
+        <v>104345</v>
       </c>
       <c r="J9" s="0" t="n">
-        <v>0</v>
+        <v>88337</v>
       </c>
       <c r="K9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="0" t="n">
-        <v>523485</v>
+        <v>1044877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>OTHERS</t>
         </is>
       </c>
       <c r="B10" s="0" t="n">
         <v>476335</v>
       </c>
       <c r="C10" s="0" t="n">
         <v>408910</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>447293</v>
       </c>
       <c r="E10" s="0" t="n">
-        <v>372843</v>
+        <v>372819</v>
       </c>
       <c r="F10" s="0" t="n">
-        <v>0</v>
+        <v>382430</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>0</v>
+        <v>364207</v>
       </c>
       <c r="H10" s="0" t="n">
-        <v>0</v>
+        <v>471168</v>
       </c>
       <c r="I10" s="0" t="n">
-        <v>0</v>
+        <v>402983</v>
       </c>
       <c r="J10" s="0" t="n">
-        <v>0</v>
+        <v>398201</v>
       </c>
       <c r="K10" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L10" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="0" t="n">
-        <v>1705381</v>
+        <v>3724347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B11" s="0" t="n">
-        <v>736107</v>
+        <v>740906</v>
       </c>
       <c r="C11" s="0" t="n">
-        <v>641052</v>
+        <v>651792</v>
       </c>
       <c r="D11" s="0" t="n">
-        <v>764305</v>
+        <v>753565</v>
       </c>
       <c r="E11" s="0" t="n">
-        <v>642183</v>
+        <v>642159</v>
       </c>
       <c r="F11" s="0" t="n">
-        <v>0</v>
+        <v>613973</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>0</v>
+        <v>671944</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>0</v>
+        <v>768032</v>
       </c>
       <c r="I11" s="0" t="n">
-        <v>0</v>
+        <v>638452</v>
       </c>
       <c r="J11" s="0" t="n">
-        <v>0</v>
+        <v>637631</v>
       </c>
       <c r="K11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="0" t="n">
-        <v>2783647</v>
+        <v>6118454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
-        <v>1454625</v>
+        <v>1453143</v>
       </c>
       <c r="C12" s="0" t="n">
-        <v>1106599</v>
+        <v>1075944</v>
       </c>
       <c r="D12" s="0" t="n">
-        <v>1521098</v>
+        <v>1509953</v>
       </c>
       <c r="E12" s="0" t="n">
-        <v>1302679</v>
+        <v>1292568</v>
       </c>
       <c r="F12" s="0" t="n">
-        <v>0</v>
+        <v>1133948</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>0</v>
+        <v>1215850</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>0</v>
+        <v>1399547</v>
       </c>
       <c r="I12" s="0" t="n">
-        <v>0</v>
+        <v>1275099</v>
       </c>
       <c r="J12" s="0" t="n">
-        <v>0</v>
+        <v>1120395</v>
       </c>
       <c r="K12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="0" t="n">
-        <v>5385001</v>
+        <v>11476448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>