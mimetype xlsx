--- v0 (2026-05-10)
+++ v1 (2026-10-15)
@@ -200,1228 +200,1228 @@
           <t>AUG</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>SEP</t>
         </is>
       </c>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>OCT</t>
         </is>
       </c>
       <c r="M3" s="0" t="inlineStr">
         <is>
           <t>NOV</t>
         </is>
       </c>
       <c r="N3" s="0" t="inlineStr">
         <is>
           <t>DEC</t>
         </is>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
-          <t>JAN - MAR</t>
+          <t>JAN - SEP</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>CPO</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C4" s="0" t="n">
         <v>406835</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>311649</v>
       </c>
       <c r="E4" s="0" t="n">
         <v>254884</v>
       </c>
       <c r="F4" s="0" t="n">
-        <v>0</v>
+        <v>292127</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>0</v>
+        <v>212432</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>0</v>
+        <v>364521</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>0</v>
+        <v>377645</v>
       </c>
       <c r="J4" s="0" t="n">
-        <v>0</v>
+        <v>269913</v>
       </c>
       <c r="K4" s="0" t="n">
-        <v>0</v>
+        <v>336104</v>
       </c>
       <c r="L4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N4" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O4" s="0" t="n">
-        <v>973368</v>
+        <v>2826111</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C5" s="0" t="n">
         <v>1680.26</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>1382</v>
       </c>
       <c r="E5" s="0" t="n">
         <v>1047.87</v>
       </c>
       <c r="F5" s="0" t="n">
-        <v>0</v>
+        <v>1334.87</v>
       </c>
       <c r="G5" s="0" t="n">
-        <v>0</v>
+        <v>992.83</v>
       </c>
       <c r="H5" s="0" t="n">
-        <v>0</v>
+        <v>1884.41</v>
       </c>
       <c r="I5" s="0" t="n">
-        <v>0</v>
+        <v>2318.05</v>
       </c>
       <c r="J5" s="0" t="n">
-        <v>0</v>
+        <v>1304.68</v>
       </c>
       <c r="K5" s="0" t="n">
-        <v>0</v>
+        <v>1571.25</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N5" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O5" s="0" t="n">
-        <v>4110.12</v>
+        <v>13516.21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>PPO</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C6" s="0" t="n">
-        <v>1047790</v>
+        <v>1046308</v>
       </c>
       <c r="D6" s="0" t="n">
-        <v>794950</v>
+        <v>764295</v>
       </c>
       <c r="E6" s="0" t="n">
-        <v>1266214</v>
+        <v>1255069</v>
       </c>
       <c r="F6" s="0" t="n">
-        <v>0</v>
+        <v>1000441</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>0</v>
+        <v>921516</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>0</v>
+        <v>851329</v>
       </c>
       <c r="I6" s="0" t="n">
-        <v>0</v>
+        <v>1021902</v>
       </c>
       <c r="J6" s="0" t="n">
-        <v>0</v>
+        <v>1005187</v>
       </c>
       <c r="K6" s="0" t="n">
-        <v>0</v>
+        <v>784291</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N6" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>3108954</v>
+        <v>8650337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C7" s="0" t="n">
-        <v>4580.37</v>
+        <v>4573.3</v>
       </c>
       <c r="D7" s="0" t="n">
-        <v>3440.42</v>
+        <v>3302.3</v>
       </c>
       <c r="E7" s="0" t="n">
-        <v>5438.48</v>
+        <v>5393.1</v>
       </c>
       <c r="F7" s="0" t="n">
-        <v>0</v>
+        <v>4683.9</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>0</v>
+        <v>4324.78</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>0</v>
+        <v>4098.7</v>
       </c>
       <c r="I7" s="0" t="n">
-        <v>0</v>
+        <v>4945.84</v>
       </c>
       <c r="J7" s="0" t="n">
-        <v>0</v>
+        <v>4892</v>
       </c>
       <c r="K7" s="0" t="n">
-        <v>0</v>
+        <v>3856.36</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>13459.27</v>
+        <v>40070.27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>PALM OIL</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C8" s="0" t="n">
-        <v>1454625</v>
+        <v>1453143</v>
       </c>
       <c r="D8" s="0" t="n">
-        <v>1106599</v>
+        <v>1075944</v>
       </c>
       <c r="E8" s="0" t="n">
-        <v>1521098</v>
+        <v>1509953</v>
       </c>
       <c r="F8" s="0" t="n">
-        <v>0</v>
+        <v>1292568</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>0</v>
+        <v>1133948</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>0</v>
+        <v>1215850</v>
       </c>
       <c r="I8" s="0" t="n">
-        <v>0</v>
+        <v>1399547</v>
       </c>
       <c r="J8" s="0" t="n">
-        <v>0</v>
+        <v>1275099</v>
       </c>
       <c r="K8" s="0" t="n">
-        <v>0</v>
+        <v>1120395</v>
       </c>
       <c r="L8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N8" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>4082322</v>
+        <v>11476448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C9" s="0" t="n">
-        <v>6260.63</v>
+        <v>6253.55</v>
       </c>
       <c r="D9" s="0" t="n">
-        <v>4822.41</v>
+        <v>4684.29</v>
       </c>
       <c r="E9" s="0" t="n">
-        <v>6486.35</v>
+        <v>6440.97</v>
       </c>
       <c r="F9" s="0" t="n">
-        <v>0</v>
+        <v>6018.77</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>0</v>
+        <v>5317.61</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>0</v>
+        <v>5983.11</v>
       </c>
       <c r="I9" s="0" t="n">
-        <v>0</v>
+        <v>7263.89</v>
       </c>
       <c r="J9" s="0" t="n">
-        <v>0</v>
+        <v>6196.68</v>
       </c>
       <c r="K9" s="0" t="n">
-        <v>0</v>
+        <v>5427.61</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N9" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>17569.39</v>
+        <v>53586.48</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>CPKO</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C10" s="0" t="n">
         <v>3500</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>10494</v>
       </c>
       <c r="E10" s="0" t="n">
         <v>10498</v>
       </c>
       <c r="F10" s="0" t="n">
-        <v>0</v>
+        <v>39793</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>0</v>
+        <v>11000</v>
       </c>
       <c r="H10" s="0" t="n">
-        <v>0</v>
+        <v>21199</v>
       </c>
       <c r="I10" s="0" t="n">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="J10" s="0" t="n">
-        <v>0</v>
+        <v>12199</v>
       </c>
       <c r="K10" s="0" t="n">
-        <v>0</v>
+        <v>19674</v>
       </c>
       <c r="L10" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M10" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N10" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O10" s="0" t="n">
-        <v>24492</v>
+        <v>135357</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0"/>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C11" s="0" t="n">
         <v>24.07</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>77.28</v>
       </c>
       <c r="E11" s="0" t="n">
         <v>78.3</v>
       </c>
       <c r="F11" s="0" t="n">
-        <v>0</v>
+        <v>329.56</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>0</v>
+        <v>89</v>
       </c>
       <c r="H11" s="0" t="n">
-        <v>0</v>
+        <v>177.05</v>
       </c>
       <c r="I11" s="0" t="n">
-        <v>0</v>
+        <v>58.41</v>
       </c>
       <c r="J11" s="0" t="n">
-        <v>0</v>
+        <v>97.73</v>
       </c>
       <c r="K11" s="0" t="n">
-        <v>0</v>
+        <v>156.77</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N11" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O11" s="0" t="n">
-        <v>179.65</v>
+        <v>1088.17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>PPKO</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C12" s="0" t="n">
         <v>51789</v>
       </c>
       <c r="D12" s="0" t="n">
-        <v>34870</v>
+        <v>36363</v>
       </c>
       <c r="E12" s="0" t="n">
-        <v>68780</v>
+        <v>67330</v>
       </c>
       <c r="F12" s="0" t="n">
-        <v>0</v>
+        <v>70668</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>0</v>
+        <v>74983</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>0</v>
+        <v>62513</v>
       </c>
       <c r="I12" s="0" t="n">
-        <v>0</v>
+        <v>75293</v>
       </c>
       <c r="J12" s="0" t="n">
-        <v>0</v>
+        <v>100621</v>
       </c>
       <c r="K12" s="0" t="n">
-        <v>0</v>
+        <v>54690</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N12" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O12" s="0" t="n">
-        <v>155438</v>
+        <v>594249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C13" s="0" t="n">
         <v>415.42</v>
       </c>
       <c r="D13" s="0" t="n">
-        <v>274.52</v>
+        <v>285.26</v>
       </c>
       <c r="E13" s="0" t="n">
-        <v>542.3</v>
+        <v>531.92</v>
       </c>
       <c r="F13" s="0" t="n">
-        <v>0</v>
+        <v>597.11</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>0</v>
+        <v>660.17</v>
       </c>
       <c r="H13" s="0" t="n">
-        <v>0</v>
+        <v>550.96</v>
       </c>
       <c r="I13" s="0" t="n">
-        <v>0</v>
+        <v>641.5</v>
       </c>
       <c r="J13" s="0" t="n">
-        <v>0</v>
+        <v>829.81</v>
       </c>
       <c r="K13" s="0" t="n">
-        <v>0</v>
+        <v>491.76</v>
       </c>
       <c r="L13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O13" s="0" t="n">
-        <v>1232.23</v>
+        <v>5003.91</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>PALM KERNEL OIL</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C14" s="0" t="n">
         <v>55288</v>
       </c>
       <c r="D14" s="0" t="n">
-        <v>45364</v>
+        <v>46857</v>
       </c>
       <c r="E14" s="0" t="n">
-        <v>79278</v>
+        <v>77828</v>
       </c>
       <c r="F14" s="0" t="n">
-        <v>0</v>
+        <v>110461</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>0</v>
+        <v>85983</v>
       </c>
       <c r="H14" s="0" t="n">
-        <v>0</v>
+        <v>83712</v>
       </c>
       <c r="I14" s="0" t="n">
-        <v>0</v>
+        <v>82293</v>
       </c>
       <c r="J14" s="0" t="n">
-        <v>0</v>
+        <v>112820</v>
       </c>
       <c r="K14" s="0" t="n">
-        <v>0</v>
+        <v>74364</v>
       </c>
       <c r="L14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O14" s="0" t="n">
-        <v>179930</v>
+        <v>729606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C15" s="0" t="n">
         <v>439.49</v>
       </c>
       <c r="D15" s="0" t="n">
-        <v>351.8</v>
+        <v>362.53</v>
       </c>
       <c r="E15" s="0" t="n">
-        <v>620.6</v>
+        <v>610.22</v>
       </c>
       <c r="F15" s="0" t="n">
-        <v>0</v>
+        <v>926.67</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>0</v>
+        <v>749.17</v>
       </c>
       <c r="H15" s="0" t="n">
-        <v>0</v>
+        <v>728.01</v>
       </c>
       <c r="I15" s="0" t="n">
-        <v>0</v>
+        <v>699.92</v>
       </c>
       <c r="J15" s="0" t="n">
-        <v>0</v>
+        <v>927.54</v>
       </c>
       <c r="K15" s="0" t="n">
-        <v>0</v>
+        <v>648.53</v>
       </c>
       <c r="L15" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M15" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N15" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O15" s="0" t="n">
-        <v>1411.89</v>
+        <v>6092.08</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>PALM KERNEL CAKE</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C16" s="0" t="n">
         <v>247692</v>
       </c>
       <c r="D16" s="0" t="n">
         <v>188746</v>
       </c>
       <c r="E16" s="0" t="n">
         <v>180104</v>
       </c>
       <c r="F16" s="0" t="n">
-        <v>0</v>
+        <v>273536</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>0</v>
+        <v>177880</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>0</v>
+        <v>222887</v>
       </c>
       <c r="I16" s="0" t="n">
-        <v>0</v>
+        <v>203454</v>
       </c>
       <c r="J16" s="0" t="n">
-        <v>0</v>
+        <v>213190</v>
       </c>
       <c r="K16" s="0" t="n">
-        <v>0</v>
+        <v>204687</v>
       </c>
       <c r="L16" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M16" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N16" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O16" s="0" t="n">
-        <v>616542</v>
+        <v>1912175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C17" s="0" t="n">
         <v>136.5</v>
       </c>
       <c r="D17" s="0" t="n">
         <v>103.68</v>
       </c>
       <c r="E17" s="0" t="n">
         <v>101.8</v>
       </c>
       <c r="F17" s="0" t="n">
-        <v>0</v>
+        <v>161.68</v>
       </c>
       <c r="G17" s="0" t="n">
-        <v>0</v>
+        <v>107.6</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>0</v>
+        <v>140.84</v>
       </c>
       <c r="I17" s="0" t="n">
-        <v>0</v>
+        <v>132.61</v>
       </c>
       <c r="J17" s="0" t="n">
-        <v>0</v>
+        <v>141.56</v>
       </c>
       <c r="K17" s="0" t="n">
-        <v>0</v>
+        <v>133.53</v>
       </c>
       <c r="L17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N17" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O17" s="0" t="n">
-        <v>341.99</v>
+        <v>1159.81</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>OLEOCHEMICALS</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C18" s="0" t="n">
-        <v>222287</v>
+        <v>222331</v>
       </c>
       <c r="D18" s="0" t="n">
-        <v>202927</v>
+        <v>203006</v>
       </c>
       <c r="E18" s="0" t="n">
-        <v>250746</v>
+        <v>251476</v>
       </c>
       <c r="F18" s="0" t="n">
-        <v>0</v>
+        <v>298112</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>0</v>
+        <v>255584</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>0</v>
+        <v>225098</v>
       </c>
       <c r="I18" s="0" t="n">
-        <v>0</v>
+        <v>267576</v>
       </c>
       <c r="J18" s="0" t="n">
-        <v>0</v>
+        <v>233607</v>
       </c>
       <c r="K18" s="0" t="n">
-        <v>0</v>
+        <v>239723</v>
       </c>
       <c r="L18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O18" s="0" t="n">
-        <v>675960</v>
+        <v>2196515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C19" s="0" t="n">
-        <v>1507.65</v>
+        <v>1507.83</v>
       </c>
       <c r="D19" s="0" t="n">
-        <v>1348.23</v>
+        <v>1348.88</v>
       </c>
       <c r="E19" s="0" t="n">
-        <v>1661.78</v>
+        <v>1668.7</v>
       </c>
       <c r="F19" s="0" t="n">
-        <v>0</v>
+        <v>2087.43</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>0</v>
+        <v>1939.8</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>0</v>
+        <v>1693.25</v>
       </c>
       <c r="I19" s="0" t="n">
-        <v>0</v>
+        <v>2076.26</v>
       </c>
       <c r="J19" s="0" t="n">
-        <v>0</v>
+        <v>1756.07</v>
       </c>
       <c r="K19" s="0" t="n">
-        <v>0</v>
+        <v>1768.07</v>
       </c>
       <c r="L19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O19" s="0" t="n">
-        <v>4517.66</v>
+        <v>15846.3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>FINISHED PRODUCTS</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C20" s="0" t="n">
         <v>47435</v>
       </c>
       <c r="D20" s="0" t="n">
         <v>39373</v>
       </c>
       <c r="E20" s="0" t="n">
-        <v>38674</v>
+        <v>38594</v>
       </c>
       <c r="F20" s="0" t="n">
-        <v>0</v>
+        <v>50838</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>0</v>
+        <v>47630</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>0</v>
+        <v>46839</v>
       </c>
       <c r="I20" s="0" t="n">
-        <v>0</v>
+        <v>47349</v>
       </c>
       <c r="J20" s="0" t="n">
-        <v>0</v>
+        <v>44185</v>
       </c>
       <c r="K20" s="0" t="n">
-        <v>0</v>
+        <v>59518</v>
       </c>
       <c r="L20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O20" s="0" t="n">
-        <v>125482</v>
+        <v>421760</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C21" s="0" t="n">
         <v>402.95</v>
       </c>
       <c r="D21" s="0" t="n">
         <v>310.36</v>
       </c>
       <c r="E21" s="0" t="n">
-        <v>321.95</v>
+        <v>321.34</v>
       </c>
       <c r="F21" s="0" t="n">
-        <v>0</v>
+        <v>423.17</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>0</v>
+        <v>401.48</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>0</v>
+        <v>372.05</v>
       </c>
       <c r="I21" s="0" t="n">
-        <v>0</v>
+        <v>423.28</v>
       </c>
       <c r="J21" s="0" t="n">
-        <v>0</v>
+        <v>380.51</v>
       </c>
       <c r="K21" s="0" t="n">
-        <v>0</v>
+        <v>493.8</v>
       </c>
       <c r="L21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O21" s="0" t="n">
-        <v>1035.26</v>
+        <v>3528.95</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>BIODIESEL</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C22" s="0" t="n">
-        <v>18732</v>
+        <v>18712</v>
       </c>
       <c r="D22" s="0" t="n">
-        <v>15986</v>
+        <v>16006</v>
       </c>
       <c r="E22" s="0" t="n">
         <v>12908</v>
       </c>
       <c r="F22" s="0" t="n">
-        <v>0</v>
+        <v>37825</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>0</v>
+        <v>41361</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>0</v>
+        <v>4817</v>
       </c>
       <c r="I22" s="0" t="n">
-        <v>0</v>
+        <v>28745</v>
       </c>
       <c r="J22" s="0" t="n">
-        <v>0</v>
+        <v>35240</v>
       </c>
       <c r="K22" s="0" t="n">
-        <v>0</v>
+        <v>2930</v>
       </c>
       <c r="L22" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M22" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N22" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O22" s="0" t="n">
-        <v>47625</v>
+        <v>198541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C23" s="0" t="n">
-        <v>100.41</v>
+        <v>100.3</v>
       </c>
       <c r="D23" s="0" t="n">
-        <v>82.89</v>
+        <v>82.99</v>
       </c>
       <c r="E23" s="0" t="n">
         <v>67.76</v>
       </c>
       <c r="F23" s="0" t="n">
-        <v>0</v>
+        <v>199.02</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>0</v>
+        <v>215.85</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>0</v>
+        <v>26.74</v>
       </c>
       <c r="I23" s="0" t="n">
-        <v>0</v>
+        <v>157.74</v>
       </c>
       <c r="J23" s="0" t="n">
-        <v>0</v>
+        <v>192.27</v>
       </c>
       <c r="K23" s="0" t="n">
-        <v>0</v>
+        <v>17.41</v>
       </c>
       <c r="L23" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M23" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N23" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O23" s="0" t="n">
-        <v>251.05</v>
+        <v>1060.07</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>OTHERS</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C24" s="0" t="n">
         <v>368976</v>
       </c>
       <c r="D24" s="0" t="n">
         <v>323806</v>
       </c>
       <c r="E24" s="0" t="n">
         <v>331058</v>
       </c>
       <c r="F24" s="0" t="n">
-        <v>0</v>
+        <v>202739</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>0</v>
+        <v>164147</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>0</v>
+        <v>201438</v>
       </c>
       <c r="I24" s="0" t="n">
-        <v>0</v>
+        <v>210968</v>
       </c>
       <c r="J24" s="0" t="n">
-        <v>0</v>
+        <v>254732</v>
       </c>
       <c r="K24" s="0" t="n">
-        <v>0</v>
+        <v>248149</v>
       </c>
       <c r="L24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O24" s="0" t="n">
-        <v>1023840</v>
+        <v>2306014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C25" s="0" t="n">
         <v>483.65</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>520</v>
       </c>
       <c r="E25" s="0" t="n">
         <v>583.25</v>
       </c>
       <c r="F25" s="0" t="n">
-        <v>0</v>
+        <v>445.65</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>0</v>
+        <v>426.72</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>0</v>
+        <v>396.29</v>
       </c>
       <c r="I25" s="0" t="n">
-        <v>0</v>
+        <v>396.42</v>
       </c>
       <c r="J25" s="0" t="n">
-        <v>0</v>
+        <v>365.78</v>
       </c>
       <c r="K25" s="0" t="n">
-        <v>0</v>
+        <v>307.13</v>
       </c>
       <c r="L25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O25" s="0" t="n">
-        <v>1586.9</v>
+        <v>3924.89</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C26" s="0" t="n">
-        <v>2415035</v>
+        <v>2413578</v>
       </c>
       <c r="D26" s="0" t="n">
-        <v>1922801</v>
+        <v>1893738</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>2413865</v>
+        <v>2401920</v>
       </c>
       <c r="F26" s="0" t="n">
-        <v>0</v>
+        <v>2266078</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>0</v>
+        <v>1906533</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>0</v>
+        <v>2000641</v>
       </c>
       <c r="I26" s="0" t="n">
-        <v>0</v>
+        <v>2239932</v>
       </c>
       <c r="J26" s="0" t="n">
-        <v>0</v>
+        <v>2168872</v>
       </c>
       <c r="K26" s="0" t="n">
-        <v>0</v>
+        <v>1949766</v>
       </c>
       <c r="L26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O26" s="0" t="n">
-        <v>6751702</v>
+        <v>19241059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C27" s="0" t="n">
-        <v>9331.28</v>
+        <v>9324.28</v>
       </c>
       <c r="D27" s="0" t="n">
-        <v>7539.37</v>
+        <v>7412.74</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>9843.48</v>
+        <v>9794.05</v>
       </c>
       <c r="F27" s="0" t="n">
-        <v>0</v>
+        <v>10262.39</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>0</v>
+        <v>9158.22</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>0</v>
+        <v>9340.29</v>
       </c>
       <c r="I27" s="0" t="n">
-        <v>0</v>
+        <v>11150.11</v>
       </c>
       <c r="J27" s="0" t="n">
-        <v>0</v>
+        <v>9960.42</v>
       </c>
       <c r="K27" s="0" t="n">
-        <v>0</v>
+        <v>8796.07</v>
       </c>
       <c r="L27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="O27" s="0" t="n">
-        <v>26714.13</v>
+        <v>85198.59</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>