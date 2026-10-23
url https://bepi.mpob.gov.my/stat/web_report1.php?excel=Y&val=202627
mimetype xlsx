--- v0 (2026-05-21)
+++ v1 (2026-10-23)
@@ -120,51 +120,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:BC44"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>CRUDE PALM OIL (CPO) AND CRUDE PALM KERNEL OIL (CPKO) PROCESSED BY REFINERY FOR THE MONTH OF APRIL 2026</t>
+          <t>CRUDE PALM OIL (CPO) AND CRUDE PALM KERNEL OIL (CPKO) PROCESSED BY REFINERY FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>JANUARY-JUNE 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0"/>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
       </c>
@@ -183,51 +183,51 @@
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="O3" s="0"/>
       <c r="P3" s="0"/>
       <c r="Q3" s="0"/>
       <c r="R3" s="0" t="inlineStr">
         <is>
           <t>May</t>
         </is>
       </c>
       <c r="S3" s="0"/>
       <c r="T3" s="0"/>
       <c r="U3" s="0"/>
       <c r="V3" s="0" t="inlineStr">
         <is>
           <t>Jun</t>
         </is>
       </c>
       <c r="W3" s="0"/>
       <c r="X3" s="0"/>
       <c r="Y3" s="0"/>
       <c r="Z3" s="0" t="inlineStr">
         <is>
-          <t>Total Jan - Apr</t>
+          <t>Total Jan - Jun</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>CPO</t>
         </is>
       </c>
       <c r="C4" s="0"/>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>CPKO</t>
         </is>
       </c>
       <c r="E4" s="0"/>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>CPO</t>
         </is>
       </c>
       <c r="G4" s="0"/>
       <c r="H4" s="0" t="inlineStr">
         <is>
@@ -418,81 +418,81 @@
       <c r="K6" s="0" t="n">
         <v>273103</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>26635</v>
       </c>
       <c r="M6" s="0" t="n">
         <v>29315</v>
       </c>
       <c r="N6" s="0" t="n">
         <v>308873</v>
       </c>
       <c r="O6" s="0" t="n">
         <v>336627</v>
       </c>
       <c r="P6" s="0" t="n">
         <v>30063</v>
       </c>
       <c r="Q6" s="0" t="n">
         <v>35072</v>
       </c>
       <c r="R6" s="0" t="n">
         <v>337898</v>
       </c>
       <c r="S6" s="0" t="n">
-        <v>0</v>
+        <v>278617</v>
       </c>
       <c r="T6" s="0" t="n">
         <v>35665</v>
       </c>
       <c r="U6" s="0" t="n">
-        <v>0</v>
+        <v>32349</v>
       </c>
       <c r="V6" s="0" t="n">
         <v>333995</v>
       </c>
       <c r="W6" s="0" t="n">
-        <v>0</v>
+        <v>296811</v>
       </c>
       <c r="X6" s="0" t="n">
         <v>30570</v>
       </c>
       <c r="Y6" s="0" t="n">
-        <v>0</v>
+        <v>23947</v>
       </c>
       <c r="Z6" s="0" t="n">
-        <v>1095926</v>
+        <v>1767819</v>
       </c>
       <c r="AA6" s="0" t="n">
-        <v>1171451</v>
+        <v>1746879</v>
       </c>
       <c r="AB6" s="0" t="n">
-        <v>106427</v>
+        <v>172662</v>
       </c>
       <c r="AC6" s="0" t="n">
-        <v>109180</v>
+        <v>165476</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>KEDAH</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>0</v>
@@ -873,81 +873,81 @@
       <c r="K11" s="0" t="n">
         <v>36606</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>24376</v>
       </c>
       <c r="M11" s="0" t="n">
         <v>29538</v>
       </c>
       <c r="N11" s="0" t="n">
         <v>56593</v>
       </c>
       <c r="O11" s="0" t="n">
         <v>50609</v>
       </c>
       <c r="P11" s="0" t="n">
         <v>28113</v>
       </c>
       <c r="Q11" s="0" t="n">
         <v>26747</v>
       </c>
       <c r="R11" s="0" t="n">
         <v>62577</v>
       </c>
       <c r="S11" s="0" t="n">
-        <v>0</v>
+        <v>55117</v>
       </c>
       <c r="T11" s="0" t="n">
         <v>26401</v>
       </c>
       <c r="U11" s="0" t="n">
-        <v>0</v>
+        <v>26241</v>
       </c>
       <c r="V11" s="0" t="n">
         <v>57874</v>
       </c>
       <c r="W11" s="0" t="n">
-        <v>0</v>
+        <v>41602</v>
       </c>
       <c r="X11" s="0" t="n">
         <v>25144</v>
       </c>
       <c r="Y11" s="0" t="n">
-        <v>0</v>
+        <v>23324</v>
       </c>
       <c r="Z11" s="0" t="n">
-        <v>157595</v>
+        <v>278046</v>
       </c>
       <c r="AA11" s="0" t="n">
-        <v>172177</v>
+        <v>268896</v>
       </c>
       <c r="AB11" s="0" t="n">
-        <v>52489</v>
+        <v>104034</v>
       </c>
       <c r="AC11" s="0" t="n">
-        <v>87178</v>
+        <v>136743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
         <v>45935</v>
       </c>
       <c r="C12" s="0" t="n">
         <v>84808</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>4306</v>
       </c>
       <c r="E12" s="0" t="n">
         <v>8284</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>46867</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>61817</v>
@@ -964,81 +964,81 @@
       <c r="K12" s="0" t="n">
         <v>74547</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>7575</v>
       </c>
       <c r="M12" s="0" t="n">
         <v>3922</v>
       </c>
       <c r="N12" s="0" t="n">
         <v>75407</v>
       </c>
       <c r="O12" s="0" t="n">
         <v>78152</v>
       </c>
       <c r="P12" s="0" t="n">
         <v>5572</v>
       </c>
       <c r="Q12" s="0" t="n">
         <v>6314</v>
       </c>
       <c r="R12" s="0" t="n">
         <v>83265</v>
       </c>
       <c r="S12" s="0" t="n">
-        <v>0</v>
+        <v>63023</v>
       </c>
       <c r="T12" s="0" t="n">
         <v>8335</v>
       </c>
       <c r="U12" s="0" t="n">
-        <v>0</v>
+        <v>8324</v>
       </c>
       <c r="V12" s="0" t="n">
         <v>95729</v>
       </c>
       <c r="W12" s="0" t="n">
-        <v>0</v>
+        <v>63638</v>
       </c>
       <c r="X12" s="0" t="n">
         <v>8780</v>
       </c>
       <c r="Y12" s="0" t="n">
-        <v>0</v>
+        <v>8814</v>
       </c>
       <c r="Z12" s="0" t="n">
-        <v>234435</v>
+        <v>413429</v>
       </c>
       <c r="AA12" s="0" t="n">
-        <v>299324</v>
+        <v>425985</v>
       </c>
       <c r="AB12" s="0" t="n">
-        <v>24746</v>
+        <v>41861</v>
       </c>
       <c r="AC12" s="0" t="n">
-        <v>26754</v>
+        <v>43892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>PULAU PINANG</t>
         </is>
       </c>
       <c r="B13" s="0" t="n">
         <v>18427</v>
       </c>
       <c r="C13" s="0" t="n">
         <v>19889</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F13" s="0" t="n">
         <v>18020</v>
       </c>
       <c r="G13" s="0" t="n">
         <v>22058</v>
@@ -1055,75 +1055,75 @@
       <c r="K13" s="0" t="n">
         <v>32666</v>
       </c>
       <c r="L13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="M13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N13" s="0" t="n">
         <v>21745</v>
       </c>
       <c r="O13" s="0" t="n">
         <v>15665</v>
       </c>
       <c r="P13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Q13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="R13" s="0" t="n">
         <v>47589</v>
       </c>
       <c r="S13" s="0" t="n">
-        <v>0</v>
+        <v>22616</v>
       </c>
       <c r="T13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="U13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="V13" s="0" t="n">
         <v>30816</v>
       </c>
       <c r="W13" s="0" t="n">
-        <v>0</v>
+        <v>20857</v>
       </c>
       <c r="X13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Y13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Z13" s="0" t="n">
-        <v>79599</v>
+        <v>158004</v>
       </c>
       <c r="AA13" s="0" t="n">
-        <v>90278</v>
+        <v>133751</v>
       </c>
       <c r="AB13" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AC13" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B14" s="0" t="n">
         <v>323946</v>
       </c>
       <c r="C14" s="0" t="n">
         <v>359084</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>39441</v>
       </c>
       <c r="E14" s="0" t="n">
         <v>49804</v>
@@ -1146,81 +1146,81 @@
       <c r="K14" s="0" t="n">
         <v>293240</v>
       </c>
       <c r="L14" s="0" t="n">
         <v>40335</v>
       </c>
       <c r="M14" s="0" t="n">
         <v>51851</v>
       </c>
       <c r="N14" s="0" t="n">
         <v>306762</v>
       </c>
       <c r="O14" s="0" t="n">
         <v>340346</v>
       </c>
       <c r="P14" s="0" t="n">
         <v>42810</v>
       </c>
       <c r="Q14" s="0" t="n">
         <v>56498</v>
       </c>
       <c r="R14" s="0" t="n">
         <v>398801</v>
       </c>
       <c r="S14" s="0" t="n">
-        <v>0</v>
+        <v>326708</v>
       </c>
       <c r="T14" s="0" t="n">
         <v>62499</v>
       </c>
       <c r="U14" s="0" t="n">
-        <v>0</v>
+        <v>54276</v>
       </c>
       <c r="V14" s="0" t="n">
         <v>369633</v>
       </c>
       <c r="W14" s="0" t="n">
-        <v>0</v>
+        <v>300471</v>
       </c>
       <c r="X14" s="0" t="n">
         <v>56979</v>
       </c>
       <c r="Y14" s="0" t="n">
-        <v>0</v>
+        <v>53444</v>
       </c>
       <c r="Z14" s="0" t="n">
-        <v>1226087</v>
+        <v>1994521</v>
       </c>
       <c r="AA14" s="0" t="n">
-        <v>1285177</v>
+        <v>1912356</v>
       </c>
       <c r="AB14" s="0" t="n">
-        <v>159805</v>
+        <v>279283</v>
       </c>
       <c r="AC14" s="0" t="n">
-        <v>197554</v>
+        <v>305274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>TERENGGANU</t>
         </is>
       </c>
       <c r="B15" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C15" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D15" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E15" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F15" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G15" s="0" t="n">
         <v>0</v>
@@ -1328,81 +1328,81 @@
       <c r="K16" s="0" t="n">
         <v>710162</v>
       </c>
       <c r="L16" s="0" t="n">
         <v>98921</v>
       </c>
       <c r="M16" s="0" t="n">
         <v>114626</v>
       </c>
       <c r="N16" s="0" t="n">
         <v>769380</v>
       </c>
       <c r="O16" s="0" t="n">
         <v>821399</v>
       </c>
       <c r="P16" s="0" t="n">
         <v>106558</v>
       </c>
       <c r="Q16" s="0" t="n">
         <v>124631</v>
       </c>
       <c r="R16" s="0" t="n">
         <v>930130</v>
       </c>
       <c r="S16" s="0" t="n">
-        <v>0</v>
+        <v>746081</v>
       </c>
       <c r="T16" s="0" t="n">
         <v>132900</v>
       </c>
       <c r="U16" s="0" t="n">
-        <v>0</v>
+        <v>121190</v>
       </c>
       <c r="V16" s="0" t="n">
         <v>888047</v>
       </c>
       <c r="W16" s="0" t="n">
-        <v>0</v>
+        <v>723379</v>
       </c>
       <c r="X16" s="0" t="n">
         <v>121473</v>
       </c>
       <c r="Y16" s="0" t="n">
-        <v>0</v>
+        <v>109529</v>
       </c>
       <c r="Z16" s="0" t="n">
-        <v>2793642</v>
+        <v>4611819</v>
       </c>
       <c r="AA16" s="0" t="n">
-        <v>3018407</v>
+        <v>4487867</v>
       </c>
       <c r="AB16" s="0" t="n">
-        <v>343467</v>
+        <v>597840</v>
       </c>
       <c r="AC16" s="0" t="n">
-        <v>420666</v>
+        <v>651385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B17" s="0" t="n">
         <v>270077</v>
       </c>
       <c r="C17" s="0" t="n">
         <v>255430</v>
       </c>
       <c r="D17" s="0" t="n">
         <v>18558</v>
       </c>
       <c r="E17" s="0" t="n">
         <v>10940</v>
       </c>
       <c r="F17" s="0" t="n">
         <v>242646</v>
       </c>
       <c r="G17" s="0" t="n">
         <v>293041</v>
@@ -1419,81 +1419,81 @@
       <c r="K17" s="0" t="n">
         <v>319248</v>
       </c>
       <c r="L17" s="0" t="n">
         <v>10637</v>
       </c>
       <c r="M17" s="0" t="n">
         <v>12886</v>
       </c>
       <c r="N17" s="0" t="n">
         <v>231021</v>
       </c>
       <c r="O17" s="0" t="n">
         <v>270909</v>
       </c>
       <c r="P17" s="0" t="n">
         <v>18085</v>
       </c>
       <c r="Q17" s="0" t="n">
         <v>23698</v>
       </c>
       <c r="R17" s="0" t="n">
         <v>346345</v>
       </c>
       <c r="S17" s="0" t="n">
-        <v>0</v>
+        <v>308971</v>
       </c>
       <c r="T17" s="0" t="n">
         <v>17857</v>
       </c>
       <c r="U17" s="0" t="n">
-        <v>0</v>
+        <v>19913</v>
       </c>
       <c r="V17" s="0" t="n">
         <v>281158</v>
       </c>
       <c r="W17" s="0" t="n">
-        <v>0</v>
+        <v>251505</v>
       </c>
       <c r="X17" s="0" t="n">
         <v>18853</v>
       </c>
       <c r="Y17" s="0" t="n">
-        <v>0</v>
+        <v>21091</v>
       </c>
       <c r="Z17" s="0" t="n">
-        <v>979442</v>
+        <v>1606945</v>
       </c>
       <c r="AA17" s="0" t="n">
-        <v>1138628</v>
+        <v>1699104</v>
       </c>
       <c r="AB17" s="0" t="n">
-        <v>56621</v>
+        <v>93331</v>
       </c>
       <c r="AC17" s="0" t="n">
-        <v>66374</v>
+        <v>107378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B18" s="0" t="n">
         <v>206469</v>
       </c>
       <c r="C18" s="0" t="n">
         <v>183547</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E18" s="0" t="n">
         <v>4852</v>
       </c>
       <c r="F18" s="0" t="n">
         <v>140667</v>
       </c>
       <c r="G18" s="0" t="n">
         <v>166909</v>
@@ -1510,81 +1510,81 @@
       <c r="K18" s="0" t="n">
         <v>212785</v>
       </c>
       <c r="L18" s="0" t="n">
         <v>2620</v>
       </c>
       <c r="M18" s="0" t="n">
         <v>13075</v>
       </c>
       <c r="N18" s="0" t="n">
         <v>221751</v>
       </c>
       <c r="O18" s="0" t="n">
         <v>177246</v>
       </c>
       <c r="P18" s="0" t="n">
         <v>10422</v>
       </c>
       <c r="Q18" s="0" t="n">
         <v>14251</v>
       </c>
       <c r="R18" s="0" t="n">
         <v>171155</v>
       </c>
       <c r="S18" s="0" t="n">
-        <v>0</v>
+        <v>169253</v>
       </c>
       <c r="T18" s="0" t="n">
         <v>19068</v>
       </c>
       <c r="U18" s="0" t="n">
-        <v>0</v>
+        <v>2524</v>
       </c>
       <c r="V18" s="0" t="n">
         <v>205570</v>
       </c>
       <c r="W18" s="0" t="n">
-        <v>0</v>
+        <v>171576</v>
       </c>
       <c r="X18" s="0" t="n">
         <v>1008</v>
       </c>
       <c r="Y18" s="0" t="n">
-        <v>0</v>
+        <v>3756</v>
       </c>
       <c r="Z18" s="0" t="n">
-        <v>806617</v>
+        <v>1183342</v>
       </c>
       <c r="AA18" s="0" t="n">
-        <v>740487</v>
+        <v>1081316</v>
       </c>
       <c r="AB18" s="0" t="n">
-        <v>13042</v>
+        <v>33118</v>
       </c>
       <c r="AC18" s="0" t="n">
-        <v>34971</v>
+        <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B19" s="0" t="n">
         <v>476546</v>
       </c>
       <c r="C19" s="0" t="n">
         <v>438977</v>
       </c>
       <c r="D19" s="0" t="n">
         <v>18558</v>
       </c>
       <c r="E19" s="0" t="n">
         <v>15792</v>
       </c>
       <c r="F19" s="0" t="n">
         <v>383313</v>
       </c>
       <c r="G19" s="0" t="n">
         <v>459950</v>
@@ -1601,81 +1601,81 @@
       <c r="K19" s="0" t="n">
         <v>532033</v>
       </c>
       <c r="L19" s="0" t="n">
         <v>11961</v>
       </c>
       <c r="M19" s="0" t="n">
         <v>25961</v>
       </c>
       <c r="N19" s="0" t="n">
         <v>452772</v>
       </c>
       <c r="O19" s="0" t="n">
         <v>448155</v>
       </c>
       <c r="P19" s="0" t="n">
         <v>28507</v>
       </c>
       <c r="Q19" s="0" t="n">
         <v>37949</v>
       </c>
       <c r="R19" s="0" t="n">
         <v>517500</v>
       </c>
       <c r="S19" s="0" t="n">
-        <v>0</v>
+        <v>478224</v>
       </c>
       <c r="T19" s="0" t="n">
         <v>36925</v>
       </c>
       <c r="U19" s="0" t="n">
-        <v>0</v>
+        <v>22437</v>
       </c>
       <c r="V19" s="0" t="n">
         <v>486728</v>
       </c>
       <c r="W19" s="0" t="n">
-        <v>0</v>
+        <v>423081</v>
       </c>
       <c r="X19" s="0" t="n">
         <v>19861</v>
       </c>
       <c r="Y19" s="0" t="n">
-        <v>0</v>
+        <v>24847</v>
       </c>
       <c r="Z19" s="0" t="n">
-        <v>1786059</v>
+        <v>2790287</v>
       </c>
       <c r="AA19" s="0" t="n">
-        <v>1879115</v>
+        <v>2780420</v>
       </c>
       <c r="AB19" s="0" t="n">
-        <v>69663</v>
+        <v>126449</v>
       </c>
       <c r="AC19" s="0" t="n">
-        <v>101345</v>
+        <v>148629</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B20" s="0" t="n">
         <v>1183201</v>
       </c>
       <c r="C20" s="0" t="n">
         <v>1253198</v>
       </c>
       <c r="D20" s="0" t="n">
         <v>91372</v>
       </c>
       <c r="E20" s="0" t="n">
         <v>110764</v>
       </c>
       <c r="F20" s="0" t="n">
         <v>979106</v>
       </c>
       <c r="G20" s="0" t="n">
         <v>1132575</v>
@@ -1692,90 +1692,90 @@
       <c r="K20" s="0" t="n">
         <v>1242195</v>
       </c>
       <c r="L20" s="0" t="n">
         <v>110882</v>
       </c>
       <c r="M20" s="0" t="n">
         <v>140587</v>
       </c>
       <c r="N20" s="0" t="n">
         <v>1222152</v>
       </c>
       <c r="O20" s="0" t="n">
         <v>1269554</v>
       </c>
       <c r="P20" s="0" t="n">
         <v>135065</v>
       </c>
       <c r="Q20" s="0" t="n">
         <v>162580</v>
       </c>
       <c r="R20" s="0" t="n">
         <v>1447630</v>
       </c>
       <c r="S20" s="0" t="n">
-        <v>0</v>
+        <v>1224305</v>
       </c>
       <c r="T20" s="0" t="n">
         <v>169825</v>
       </c>
       <c r="U20" s="0" t="n">
-        <v>0</v>
+        <v>143627</v>
       </c>
       <c r="V20" s="0" t="n">
         <v>1374775</v>
       </c>
       <c r="W20" s="0" t="n">
-        <v>0</v>
+        <v>1146460</v>
       </c>
       <c r="X20" s="0" t="n">
         <v>141334</v>
       </c>
       <c r="Y20" s="0" t="n">
-        <v>0</v>
+        <v>134376</v>
       </c>
       <c r="Z20" s="0" t="n">
-        <v>4579701</v>
+        <v>7402106</v>
       </c>
       <c r="AA20" s="0" t="n">
-        <v>4897522</v>
+        <v>7268287</v>
       </c>
       <c r="AB20" s="0" t="n">
-        <v>413130</v>
+        <v>724289</v>
       </c>
       <c r="AC20" s="0" t="n">
-        <v>522011</v>
+        <v>800014</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>CRUDE PALM OIL (CPO) AND CRUDE PALM KERNEL OIL (CPKO) PROCESSED BY REFINERY FOR THE MONTH OF APRIL 2026</t>
+          <t>CRUDE PALM OIL (CPO) AND CRUDE PALM KERNEL OIL (CPKO) PROCESSED BY REFINERY FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>JULY-DECEMBER 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0"/>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Jul</t>
         </is>
       </c>
       <c r="C24" s="0"/>
       <c r="D24" s="0"/>
       <c r="E24" s="0"/>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Aug</t>
         </is>
       </c>
@@ -1794,51 +1794,51 @@
         <is>
           <t>Oct</t>
         </is>
       </c>
       <c r="O24" s="0"/>
       <c r="P24" s="0"/>
       <c r="Q24" s="0"/>
       <c r="R24" s="0" t="inlineStr">
         <is>
           <t>Nov</t>
         </is>
       </c>
       <c r="S24" s="0"/>
       <c r="T24" s="0"/>
       <c r="U24" s="0"/>
       <c r="V24" s="0" t="inlineStr">
         <is>
           <t>Dec</t>
         </is>
       </c>
       <c r="W24" s="0"/>
       <c r="X24" s="0"/>
       <c r="Y24" s="0"/>
       <c r="Z24" s="0" t="inlineStr">
         <is>
-          <t>Total Jan - Apr</t>
+          <t>Total Jan - Sep</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>CPO</t>
         </is>
       </c>
       <c r="C25" s="0"/>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>CPKO</t>
         </is>
       </c>
       <c r="E25" s="0"/>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>CPO</t>
         </is>
       </c>
       <c r="G25" s="0"/>
       <c r="H25" s="0" t="inlineStr">
         <is>
@@ -1981,129 +1981,129 @@
         <v>2026</v>
       </c>
       <c r="Z26" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="AA26" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="AB26" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="AC26" s="0" t="n">
         <v>2026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>JOHOR</t>
         </is>
       </c>
       <c r="B27" s="0" t="n">
         <v>354276</v>
       </c>
       <c r="C27" s="0" t="n">
-        <v>0</v>
+        <v>320248</v>
       </c>
       <c r="D27" s="0" t="n">
         <v>29849</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>0</v>
+        <v>33829</v>
       </c>
       <c r="F27" s="0" t="n">
         <v>344155</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>0</v>
+        <v>310168</v>
       </c>
       <c r="H27" s="0" t="n">
         <v>38618</v>
       </c>
       <c r="I27" s="0" t="n">
-        <v>0</v>
+        <v>25732</v>
       </c>
       <c r="J27" s="0" t="n">
         <v>313406</v>
       </c>
       <c r="K27" s="0" t="n">
-        <v>0</v>
+        <v>319637</v>
       </c>
       <c r="L27" s="0" t="n">
         <v>33141</v>
       </c>
       <c r="M27" s="0" t="n">
-        <v>0</v>
+        <v>31573</v>
       </c>
       <c r="N27" s="0" t="n">
         <v>352910</v>
       </c>
       <c r="O27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P27" s="0" t="n">
         <v>38236</v>
       </c>
       <c r="Q27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="R27" s="0" t="n">
         <v>346783</v>
       </c>
       <c r="S27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="T27" s="0" t="n">
         <v>36504</v>
       </c>
       <c r="U27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="V27" s="0" t="n">
         <v>339889</v>
       </c>
       <c r="W27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="X27" s="0" t="n">
         <v>29993</v>
       </c>
       <c r="Y27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Z27" s="0" t="n">
-        <v>1095926</v>
+        <v>2779656</v>
       </c>
       <c r="AA27" s="0" t="n">
-        <v>1171451</v>
+        <v>2696932</v>
       </c>
       <c r="AB27" s="0" t="n">
-        <v>106427</v>
+        <v>274270</v>
       </c>
       <c r="AC27" s="0" t="n">
-        <v>109180</v>
+        <v>256610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>KEDAH</t>
         </is>
       </c>
       <c r="B28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G28" s="0" t="n">
         <v>0</v>
@@ -2436,402 +2436,402 @@
         <v>0</v>
       </c>
       <c r="Z31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AA31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AB31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AC31" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>PAHANG</t>
         </is>
       </c>
       <c r="B32" s="0" t="n">
         <v>74576</v>
       </c>
       <c r="C32" s="0" t="n">
-        <v>0</v>
+        <v>26889</v>
       </c>
       <c r="D32" s="0" t="n">
         <v>19699</v>
       </c>
       <c r="E32" s="0" t="n">
-        <v>0</v>
+        <v>29154</v>
       </c>
       <c r="F32" s="0" t="n">
         <v>82461</v>
       </c>
       <c r="G32" s="0" t="n">
-        <v>0</v>
+        <v>56792</v>
       </c>
       <c r="H32" s="0" t="n">
         <v>22609</v>
       </c>
       <c r="I32" s="0" t="n">
-        <v>0</v>
+        <v>2805</v>
       </c>
       <c r="J32" s="0" t="n">
         <v>54862</v>
       </c>
       <c r="K32" s="0" t="n">
-        <v>0</v>
+        <v>51665</v>
       </c>
       <c r="L32" s="0" t="n">
         <v>20287</v>
       </c>
       <c r="M32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N32" s="0" t="n">
         <v>59699</v>
       </c>
       <c r="O32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P32" s="0" t="n">
         <v>28764</v>
       </c>
       <c r="Q32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="R32" s="0" t="n">
         <v>71422</v>
       </c>
       <c r="S32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="T32" s="0" t="n">
         <v>31308</v>
       </c>
       <c r="U32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="V32" s="0" t="n">
         <v>54683</v>
       </c>
       <c r="W32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="X32" s="0" t="n">
         <v>24373</v>
       </c>
       <c r="Y32" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Z32" s="0" t="n">
-        <v>157595</v>
+        <v>489945</v>
       </c>
       <c r="AA32" s="0" t="n">
-        <v>172177</v>
+        <v>404242</v>
       </c>
       <c r="AB32" s="0" t="n">
-        <v>52489</v>
+        <v>166629</v>
       </c>
       <c r="AC32" s="0" t="n">
-        <v>87178</v>
+        <v>168702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B33" s="0" t="n">
         <v>96330</v>
       </c>
       <c r="C33" s="0" t="n">
-        <v>0</v>
+        <v>80420</v>
       </c>
       <c r="D33" s="0" t="n">
         <v>4760</v>
       </c>
       <c r="E33" s="0" t="n">
-        <v>0</v>
+        <v>8859</v>
       </c>
       <c r="F33" s="0" t="n">
         <v>89432</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>0</v>
+        <v>85122</v>
       </c>
       <c r="H33" s="0" t="n">
         <v>8144</v>
       </c>
       <c r="I33" s="0" t="n">
-        <v>0</v>
+        <v>9044</v>
       </c>
       <c r="J33" s="0" t="n">
         <v>91399</v>
       </c>
       <c r="K33" s="0" t="n">
-        <v>0</v>
+        <v>102156</v>
       </c>
       <c r="L33" s="0" t="n">
         <v>7914</v>
       </c>
       <c r="M33" s="0" t="n">
-        <v>0</v>
+        <v>8458</v>
       </c>
       <c r="N33" s="0" t="n">
         <v>83341</v>
       </c>
       <c r="O33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P33" s="0" t="n">
         <v>9571</v>
       </c>
       <c r="Q33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="R33" s="0" t="n">
         <v>68923</v>
       </c>
       <c r="S33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="T33" s="0" t="n">
         <v>8732</v>
       </c>
       <c r="U33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="V33" s="0" t="n">
         <v>86703</v>
       </c>
       <c r="W33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="X33" s="0" t="n">
         <v>9367</v>
       </c>
       <c r="Y33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Z33" s="0" t="n">
-        <v>234435</v>
+        <v>690590</v>
       </c>
       <c r="AA33" s="0" t="n">
-        <v>299324</v>
+        <v>693683</v>
       </c>
       <c r="AB33" s="0" t="n">
-        <v>24746</v>
+        <v>62679</v>
       </c>
       <c r="AC33" s="0" t="n">
-        <v>26754</v>
+        <v>70253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>PULAU PINANG</t>
         </is>
       </c>
       <c r="B34" s="0" t="n">
         <v>34249</v>
       </c>
       <c r="C34" s="0" t="n">
-        <v>0</v>
+        <v>14221</v>
       </c>
       <c r="D34" s="0" t="n">
         <v>118</v>
       </c>
       <c r="E34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F34" s="0" t="n">
         <v>42026</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>0</v>
+        <v>23383</v>
       </c>
       <c r="H34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="I34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="0" t="n">
         <v>31619</v>
       </c>
       <c r="K34" s="0" t="n">
-        <v>0</v>
+        <v>34199</v>
       </c>
       <c r="L34" s="0" t="n">
         <v>40</v>
       </c>
       <c r="M34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N34" s="0" t="n">
         <v>38333</v>
       </c>
       <c r="O34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Q34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="R34" s="0" t="n">
         <v>21051</v>
       </c>
       <c r="S34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="T34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="U34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="V34" s="0" t="n">
         <v>24792</v>
       </c>
       <c r="W34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="X34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Y34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Z34" s="0" t="n">
-        <v>79599</v>
+        <v>265898</v>
       </c>
       <c r="AA34" s="0" t="n">
-        <v>90278</v>
+        <v>205554</v>
       </c>
       <c r="AB34" s="0" t="n">
-        <v>0</v>
+        <v>158</v>
       </c>
       <c r="AC34" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B35" s="0" t="n">
         <v>385421</v>
       </c>
       <c r="C35" s="0" t="n">
-        <v>0</v>
+        <v>330979</v>
       </c>
       <c r="D35" s="0" t="n">
         <v>60411</v>
       </c>
       <c r="E35" s="0" t="n">
-        <v>0</v>
+        <v>56636</v>
       </c>
       <c r="F35" s="0" t="n">
         <v>357057</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>0</v>
+        <v>334956</v>
       </c>
       <c r="H35" s="0" t="n">
         <v>58698</v>
       </c>
       <c r="I35" s="0" t="n">
-        <v>0</v>
+        <v>52422</v>
       </c>
       <c r="J35" s="0" t="n">
         <v>373346</v>
       </c>
       <c r="K35" s="0" t="n">
-        <v>0</v>
+        <v>281714</v>
       </c>
       <c r="L35" s="0" t="n">
         <v>63356</v>
       </c>
       <c r="M35" s="0" t="n">
-        <v>0</v>
+        <v>59213</v>
       </c>
       <c r="N35" s="0" t="n">
         <v>351383</v>
       </c>
       <c r="O35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P35" s="0" t="n">
         <v>59623</v>
       </c>
       <c r="Q35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="R35" s="0" t="n">
         <v>320316</v>
       </c>
       <c r="S35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="T35" s="0" t="n">
         <v>48763</v>
       </c>
       <c r="U35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="V35" s="0" t="n">
         <v>366958</v>
       </c>
       <c r="W35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="X35" s="0" t="n">
         <v>58535</v>
       </c>
       <c r="Y35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Z35" s="0" t="n">
-        <v>1226087</v>
+        <v>3110345</v>
       </c>
       <c r="AA35" s="0" t="n">
-        <v>1285177</v>
+        <v>2860005</v>
       </c>
       <c r="AB35" s="0" t="n">
-        <v>159805</v>
+        <v>461748</v>
       </c>
       <c r="AC35" s="0" t="n">
-        <v>197554</v>
+        <v>473545</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>TERENGGANU</t>
         </is>
       </c>
       <c r="B36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G36" s="0" t="n">
         <v>0</v>
@@ -2891,493 +2891,493 @@
         <v>0</v>
       </c>
       <c r="Z36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AA36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AB36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="AC36" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B37" s="0" t="n">
         <v>944852</v>
       </c>
       <c r="C37" s="0" t="n">
-        <v>0</v>
+        <v>772757</v>
       </c>
       <c r="D37" s="0" t="n">
         <v>114837</v>
       </c>
       <c r="E37" s="0" t="n">
-        <v>0</v>
+        <v>128478</v>
       </c>
       <c r="F37" s="0" t="n">
         <v>915131</v>
       </c>
       <c r="G37" s="0" t="n">
-        <v>0</v>
+        <v>810421</v>
       </c>
       <c r="H37" s="0" t="n">
         <v>128069</v>
       </c>
       <c r="I37" s="0" t="n">
-        <v>0</v>
+        <v>90003</v>
       </c>
       <c r="J37" s="0" t="n">
         <v>864632</v>
       </c>
       <c r="K37" s="0" t="n">
-        <v>0</v>
+        <v>789371</v>
       </c>
       <c r="L37" s="0" t="n">
         <v>124738</v>
       </c>
       <c r="M37" s="0" t="n">
-        <v>0</v>
+        <v>99244</v>
       </c>
       <c r="N37" s="0" t="n">
         <v>885666</v>
       </c>
       <c r="O37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P37" s="0" t="n">
         <v>136194</v>
       </c>
       <c r="Q37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="R37" s="0" t="n">
         <v>828495</v>
       </c>
       <c r="S37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="T37" s="0" t="n">
         <v>125307</v>
       </c>
       <c r="U37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="V37" s="0" t="n">
         <v>873025</v>
       </c>
       <c r="W37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="X37" s="0" t="n">
         <v>122268</v>
       </c>
       <c r="Y37" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Z37" s="0" t="n">
-        <v>2793642</v>
+        <v>7336434</v>
       </c>
       <c r="AA37" s="0" t="n">
-        <v>3018407</v>
+        <v>6860416</v>
       </c>
       <c r="AB37" s="0" t="n">
-        <v>343467</v>
+        <v>965484</v>
       </c>
       <c r="AC37" s="0" t="n">
-        <v>420666</v>
+        <v>969110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B38" s="0" t="n">
         <v>262481</v>
       </c>
       <c r="C38" s="0" t="n">
-        <v>0</v>
+        <v>296167</v>
       </c>
       <c r="D38" s="0" t="n">
         <v>16148</v>
       </c>
       <c r="E38" s="0" t="n">
-        <v>0</v>
+        <v>21721</v>
       </c>
       <c r="F38" s="0" t="n">
         <v>316653</v>
       </c>
       <c r="G38" s="0" t="n">
-        <v>0</v>
+        <v>229307</v>
       </c>
       <c r="H38" s="0" t="n">
         <v>15179</v>
       </c>
       <c r="I38" s="0" t="n">
-        <v>0</v>
+        <v>20948</v>
       </c>
       <c r="J38" s="0" t="n">
         <v>224469</v>
       </c>
       <c r="K38" s="0" t="n">
-        <v>0</v>
+        <v>221243</v>
       </c>
       <c r="L38" s="0" t="n">
         <v>11679</v>
       </c>
       <c r="M38" s="0" t="n">
-        <v>0</v>
+        <v>18836</v>
       </c>
       <c r="N38" s="0" t="n">
         <v>326657</v>
       </c>
       <c r="O38" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P38" s="0" t="n">
         <v>21097</v>
       </c>
       <c r="Q38" s="0" t="n">
         <v>0</v>
       </c>
       <c r="R38" s="0" t="n">
         <v>329344</v>
       </c>
       <c r="S38" s="0" t="n">
         <v>0</v>
       </c>
       <c r="T38" s="0" t="n">
         <v>20289</v>
       </c>
       <c r="U38" s="0" t="n">
         <v>0</v>
       </c>
       <c r="V38" s="0" t="n">
         <v>298108</v>
       </c>
       <c r="W38" s="0" t="n">
         <v>0</v>
       </c>
       <c r="X38" s="0" t="n">
         <v>14318</v>
       </c>
       <c r="Y38" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Z38" s="0" t="n">
-        <v>979442</v>
+        <v>2410548</v>
       </c>
       <c r="AA38" s="0" t="n">
-        <v>1138628</v>
+        <v>2445821</v>
       </c>
       <c r="AB38" s="0" t="n">
-        <v>56621</v>
+        <v>136337</v>
       </c>
       <c r="AC38" s="0" t="n">
-        <v>66374</v>
+        <v>168883</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B39" s="0" t="n">
         <v>180205</v>
       </c>
       <c r="C39" s="0" t="n">
-        <v>0</v>
+        <v>168551</v>
       </c>
       <c r="D39" s="0" t="n">
         <v>3341</v>
       </c>
       <c r="E39" s="0" t="n">
-        <v>0</v>
+        <v>7090</v>
       </c>
       <c r="F39" s="0" t="n">
         <v>165846</v>
       </c>
       <c r="G39" s="0" t="n">
-        <v>0</v>
+        <v>193952</v>
       </c>
       <c r="H39" s="0" t="n">
         <v>12686</v>
       </c>
       <c r="I39" s="0" t="n">
-        <v>0</v>
+        <v>917</v>
       </c>
       <c r="J39" s="0" t="n">
         <v>200114</v>
       </c>
       <c r="K39" s="0" t="n">
-        <v>0</v>
+        <v>172365</v>
       </c>
       <c r="L39" s="0" t="n">
         <v>10261</v>
       </c>
       <c r="M39" s="0" t="n">
-        <v>0</v>
+        <v>13461</v>
       </c>
       <c r="N39" s="0" t="n">
         <v>215234</v>
       </c>
       <c r="O39" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P39" s="0" t="n">
         <v>9182</v>
       </c>
       <c r="Q39" s="0" t="n">
         <v>0</v>
       </c>
       <c r="R39" s="0" t="n">
         <v>209038</v>
       </c>
       <c r="S39" s="0" t="n">
         <v>0</v>
       </c>
       <c r="T39" s="0" t="n">
         <v>20930</v>
       </c>
       <c r="U39" s="0" t="n">
         <v>0</v>
       </c>
       <c r="V39" s="0" t="n">
         <v>187856</v>
       </c>
       <c r="W39" s="0" t="n">
         <v>0</v>
       </c>
       <c r="X39" s="0" t="n">
         <v>5831</v>
       </c>
       <c r="Y39" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Z39" s="0" t="n">
-        <v>806617</v>
+        <v>1729507</v>
       </c>
       <c r="AA39" s="0" t="n">
-        <v>740487</v>
+        <v>1616184</v>
       </c>
       <c r="AB39" s="0" t="n">
-        <v>13042</v>
+        <v>59406</v>
       </c>
       <c r="AC39" s="0" t="n">
-        <v>34971</v>
+        <v>62719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B40" s="0" t="n">
         <v>442686</v>
       </c>
       <c r="C40" s="0" t="n">
-        <v>0</v>
+        <v>464718</v>
       </c>
       <c r="D40" s="0" t="n">
         <v>19489</v>
       </c>
       <c r="E40" s="0" t="n">
-        <v>0</v>
+        <v>28811</v>
       </c>
       <c r="F40" s="0" t="n">
         <v>482499</v>
       </c>
       <c r="G40" s="0" t="n">
-        <v>0</v>
+        <v>423259</v>
       </c>
       <c r="H40" s="0" t="n">
         <v>27865</v>
       </c>
       <c r="I40" s="0" t="n">
-        <v>0</v>
+        <v>21865</v>
       </c>
       <c r="J40" s="0" t="n">
         <v>424583</v>
       </c>
       <c r="K40" s="0" t="n">
-        <v>0</v>
+        <v>393608</v>
       </c>
       <c r="L40" s="0" t="n">
         <v>38126</v>
       </c>
       <c r="M40" s="0" t="n">
-        <v>0</v>
+        <v>32297</v>
       </c>
       <c r="N40" s="0" t="n">
         <v>541891</v>
       </c>
       <c r="O40" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P40" s="0" t="n">
         <v>30279</v>
       </c>
       <c r="Q40" s="0" t="n">
         <v>0</v>
       </c>
       <c r="R40" s="0" t="n">
         <v>538382</v>
       </c>
       <c r="S40" s="0" t="n">
         <v>0</v>
       </c>
       <c r="T40" s="0" t="n">
         <v>41219</v>
       </c>
       <c r="U40" s="0" t="n">
         <v>0</v>
       </c>
       <c r="V40" s="0" t="n">
         <v>485964</v>
       </c>
       <c r="W40" s="0" t="n">
         <v>0</v>
       </c>
       <c r="X40" s="0" t="n">
         <v>20149</v>
       </c>
       <c r="Y40" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Z40" s="0" t="n">
-        <v>1786059</v>
+        <v>4140055</v>
       </c>
       <c r="AA40" s="0" t="n">
-        <v>1879115</v>
+        <v>4062005</v>
       </c>
       <c r="AB40" s="0" t="n">
-        <v>69663</v>
+        <v>195743</v>
       </c>
       <c r="AC40" s="0" t="n">
-        <v>101345</v>
+        <v>231602</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B41" s="0" t="n">
         <v>1387538</v>
       </c>
       <c r="C41" s="0" t="n">
-        <v>0</v>
+        <v>1237475</v>
       </c>
       <c r="D41" s="0" t="n">
         <v>134326</v>
       </c>
       <c r="E41" s="0" t="n">
-        <v>0</v>
+        <v>157289</v>
       </c>
       <c r="F41" s="0" t="n">
         <v>1397630</v>
       </c>
       <c r="G41" s="0" t="n">
-        <v>0</v>
+        <v>1233680</v>
       </c>
       <c r="H41" s="0" t="n">
         <v>155934</v>
       </c>
       <c r="I41" s="0" t="n">
-        <v>0</v>
+        <v>111868</v>
       </c>
       <c r="J41" s="0" t="n">
         <v>1289215</v>
       </c>
       <c r="K41" s="0" t="n">
-        <v>0</v>
+        <v>1182979</v>
       </c>
       <c r="L41" s="0" t="n">
         <v>162864</v>
       </c>
       <c r="M41" s="0" t="n">
-        <v>0</v>
+        <v>131541</v>
       </c>
       <c r="N41" s="0" t="n">
         <v>1427557</v>
       </c>
       <c r="O41" s="0" t="n">
         <v>0</v>
       </c>
       <c r="P41" s="0" t="n">
         <v>166473</v>
       </c>
       <c r="Q41" s="0" t="n">
         <v>0</v>
       </c>
       <c r="R41" s="0" t="n">
         <v>1366877</v>
       </c>
       <c r="S41" s="0" t="n">
         <v>0</v>
       </c>
       <c r="T41" s="0" t="n">
         <v>166526</v>
       </c>
       <c r="U41" s="0" t="n">
         <v>0</v>
       </c>
       <c r="V41" s="0" t="n">
         <v>1358989</v>
       </c>
       <c r="W41" s="0" t="n">
         <v>0</v>
       </c>
       <c r="X41" s="0" t="n">
         <v>142417</v>
       </c>
       <c r="Y41" s="0" t="n">
         <v>0</v>
       </c>
       <c r="Z41" s="0" t="n">
-        <v>4579701</v>
+        <v>11476489</v>
       </c>
       <c r="AA41" s="0" t="n">
-        <v>4897522</v>
+        <v>10922421</v>
       </c>
       <c r="AB41" s="0" t="n">
-        <v>413130</v>
+        <v>1161227</v>
       </c>
       <c r="AC41" s="0" t="n">
-        <v>522011</v>
+        <v>1200712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>