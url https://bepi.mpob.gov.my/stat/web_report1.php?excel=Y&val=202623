--- v0 (2026-05-21)
+++ v1 (2026-10-23)
@@ -120,51 +120,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>RECOVERY RATE OF PALM KERNEL CAKE FOR THE MONTH OF APRIL 2026</t>
+          <t>RECOVERY RATE OF PALM KERNEL CAKE FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>JANUARY-JUNE 2025&amp;2026(%)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C4" s="0"/>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
@@ -174,51 +174,51 @@
         <is>
           <t>Mar</t>
         </is>
       </c>
       <c r="G4" s="0"/>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="I4" s="0"/>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>May</t>
         </is>
       </c>
       <c r="K4" s="0"/>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>Jun</t>
         </is>
       </c>
       <c r="M4" s="0"/>
       <c r="N4" s="0" t="inlineStr">
         <is>
-          <t>Average Jan - Apr</t>
+          <t>Average Jan - Jun</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C5" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E5" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>2025</v>
@@ -256,440 +256,468 @@
       </c>
       <c r="C6" s="0" t="n">
         <v>50.28</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>50.47</v>
       </c>
       <c r="E6" s="0" t="n">
         <v>50.67</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>50.93</v>
       </c>
       <c r="G6" s="0" t="n">
         <v>50.72</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>50.77</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>50.97</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>51.00</v>
       </c>
-      <c r="K6" s="0"/>
+      <c r="K6" s="0" t="n">
+        <v>50.68</v>
+      </c>
       <c r="L6" s="0" t="n">
         <v>50.00</v>
       </c>
-      <c r="M6" s="0"/>
+      <c r="M6" s="0" t="n">
+        <v>50.56</v>
+      </c>
       <c r="N6" s="0" t="n">
-        <v>50.71</v>
+        <v>50.63</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>50.67</v>
+        <v>50.65</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
         <v>50.24</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>49.61</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>50.50</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>45.51</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>50.27</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>49.98</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>50.05</v>
       </c>
       <c r="I7" s="0" t="n">
         <v>49.74</v>
       </c>
       <c r="J7" s="0" t="n">
         <v>49.93</v>
       </c>
-      <c r="K7" s="0"/>
+      <c r="K7" s="0" t="n">
+        <v>49.76</v>
+      </c>
       <c r="L7" s="0" t="n">
         <v>49.95</v>
       </c>
-      <c r="M7" s="0"/>
+      <c r="M7" s="0" t="n">
+        <v>49.47</v>
+      </c>
       <c r="N7" s="0" t="n">
-        <v>50.24</v>
+        <v>50.11</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>48.89</v>
+        <v>49.14</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>51.38</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>50.86</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>51.34</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>50.74</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>51.94</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>50.58</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>51.66</v>
       </c>
       <c r="I8" s="0" t="n">
         <v>50.62</v>
       </c>
       <c r="J8" s="0" t="n">
         <v>51.42</v>
       </c>
-      <c r="K8" s="0"/>
+      <c r="K8" s="0" t="n">
+        <v>50.58</v>
+      </c>
       <c r="L8" s="0" t="n">
         <v>50.88</v>
       </c>
-      <c r="M8" s="0"/>
+      <c r="M8" s="0" t="n">
+        <v>50.65</v>
+      </c>
       <c r="N8" s="0" t="n">
-        <v>51.6</v>
+        <v>51.42</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>50.71</v>
+        <v>50.68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B9" s="0" t="n">
         <v>49.67</v>
       </c>
       <c r="C9" s="0" t="n">
         <v>49.4</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>50.07</v>
       </c>
       <c r="E9" s="0" t="n">
         <v>49.61</v>
       </c>
       <c r="F9" s="0" t="n">
         <v>51.08</v>
       </c>
       <c r="G9" s="0" t="n">
         <v>49.54</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>50.33</v>
       </c>
       <c r="I9" s="0" t="n">
         <v>49.09</v>
       </c>
       <c r="J9" s="0" t="n">
         <v>49.92</v>
       </c>
       <c r="K9" s="0" t="n">
-        <v>0</v>
+        <v>48.98</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>50.09</v>
       </c>
       <c r="M9" s="0" t="n">
-        <v>0</v>
+        <v>50.65</v>
       </c>
       <c r="N9" s="0" t="n">
-        <v>50.33</v>
+        <v>50.18</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>49.38</v>
+        <v>49.28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B10" s="0" t="n">
         <v>50.73</v>
       </c>
       <c r="C10" s="0" t="n">
         <v>50.28</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>50.75</v>
       </c>
       <c r="E10" s="0" t="n">
         <v>49.48</v>
       </c>
       <c r="F10" s="0" t="n">
         <v>51.2</v>
       </c>
       <c r="G10" s="0" t="n">
         <v>50.37</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>50.88</v>
       </c>
       <c r="I10" s="0" t="n">
         <v>50.37</v>
       </c>
       <c r="J10" s="0" t="n">
         <v>50.76</v>
       </c>
       <c r="K10" s="0" t="n">
-        <v>0</v>
+        <v>50.25</v>
       </c>
       <c r="L10" s="0" t="n">
         <v>50.31</v>
       </c>
       <c r="M10" s="0" t="n">
-        <v>0</v>
+        <v>50.21</v>
       </c>
       <c r="N10" s="0" t="n">
-        <v>50.9</v>
+        <v>50.75</v>
       </c>
       <c r="O10" s="0" t="n">
-        <v>50.17</v>
+        <v>50.19</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B11" s="0" t="n">
         <v>51.87</v>
       </c>
       <c r="C11" s="0" t="n">
         <v>48.97</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>50.53</v>
       </c>
       <c r="E11" s="0" t="n">
         <v>53.02</v>
       </c>
       <c r="F11" s="0" t="n">
         <v>51.62</v>
       </c>
       <c r="G11" s="0" t="n">
         <v>49.46</v>
       </c>
       <c r="H11" s="0" t="n">
         <v>51.12</v>
       </c>
       <c r="I11" s="0" t="n">
         <v>56.22</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>50.54</v>
       </c>
-      <c r="K11" s="0"/>
+      <c r="K11" s="0" t="n">
+        <v>50.47</v>
+      </c>
       <c r="L11" s="0" t="n">
         <v>54.24</v>
       </c>
-      <c r="M11" s="0"/>
+      <c r="M11" s="0" t="n">
+        <v>54.54</v>
+      </c>
       <c r="N11" s="0" t="n">
-        <v>51.3</v>
+        <v>51.68</v>
       </c>
       <c r="O11" s="0" t="n">
-        <v>51.89</v>
+        <v>52.07</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
         <v>50.31</v>
       </c>
       <c r="C12" s="0" t="n">
         <v>50.81</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>50.70</v>
       </c>
       <c r="E12" s="0" t="n">
         <v>52.01</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>55.79</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>50.97</v>
       </c>
       <c r="H12" s="0" t="n">
         <v>50.39</v>
       </c>
       <c r="I12" s="0" t="n">
         <v>50.35</v>
       </c>
       <c r="J12" s="0" t="n">
         <v>50.40</v>
       </c>
-      <c r="K12" s="0"/>
+      <c r="K12" s="0" t="n">
+        <v>50.34</v>
+      </c>
       <c r="L12" s="0" t="n">
         <v>50.97</v>
       </c>
-      <c r="M12" s="0"/>
+      <c r="M12" s="0" t="n">
+        <v>50.18</v>
+      </c>
       <c r="N12" s="0" t="n">
-        <v>51.88</v>
+        <v>51.44</v>
       </c>
       <c r="O12" s="0" t="n">
-        <v>50.97</v>
+        <v>50.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B13" s="0" t="n">
         <v>51.10</v>
       </c>
       <c r="C13" s="0" t="n">
         <v>49.86</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>50.62</v>
       </c>
       <c r="E13" s="0" t="n">
         <v>52.55</v>
       </c>
       <c r="F13" s="0" t="n">
         <v>53.79</v>
       </c>
       <c r="G13" s="0" t="n">
         <v>50.22</v>
       </c>
       <c r="H13" s="0" t="n">
         <v>50.78</v>
       </c>
       <c r="I13" s="0" t="n">
         <v>53.32</v>
       </c>
       <c r="J13" s="0" t="n">
         <v>50.47</v>
       </c>
-      <c r="K13" s="0"/>
+      <c r="K13" s="0" t="n">
+        <v>50.41</v>
+      </c>
       <c r="L13" s="0" t="n">
         <v>52.73</v>
       </c>
-      <c r="M13" s="0"/>
+      <c r="M13" s="0" t="n">
+        <v>52.49</v>
+      </c>
       <c r="N13" s="0" t="n">
-        <v>51.59</v>
+        <v>51.56</v>
       </c>
       <c r="O13" s="0" t="n">
-        <v>51.45</v>
+        <v>51.43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B14" s="0" t="n">
         <v>50.89</v>
       </c>
       <c r="C14" s="0" t="n">
         <v>50.11</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>50.70</v>
       </c>
       <c r="E14" s="0" t="n">
         <v>50.79</v>
       </c>
       <c r="F14" s="0" t="n">
         <v>52.19</v>
       </c>
       <c r="G14" s="0" t="n">
         <v>50.31</v>
       </c>
       <c r="H14" s="0" t="n">
         <v>50.84</v>
       </c>
       <c r="I14" s="0" t="n">
         <v>51.50</v>
       </c>
       <c r="J14" s="0" t="n">
         <v>50.66</v>
       </c>
-      <c r="K14" s="0"/>
+      <c r="K14" s="0" t="n">
+        <v>50.31</v>
+      </c>
       <c r="L14" s="0" t="n">
         <v>51.15</v>
       </c>
-      <c r="M14" s="0"/>
+      <c r="M14" s="0" t="n">
+        <v>51.04</v>
+      </c>
       <c r="N14" s="0" t="n">
-        <v>51.17</v>
+        <v>51.06</v>
       </c>
       <c r="O14" s="0" t="n">
         <v>50.68</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>RECOVERY RATE OF PALM KERNEL CAKE FOR THE MONTH OF APRIL 2026</t>
+          <t>RECOVERY RATE OF PALM KERNEL CAKE FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>JULY-DECEMBER 2025&amp;2026(%)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0"/>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Jul</t>
         </is>
       </c>
       <c r="C20" s="0"/>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>Aug</t>
         </is>
@@ -699,51 +727,51 @@
         <is>
           <t>Sep</t>
         </is>
       </c>
       <c r="G20" s="0"/>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Oct</t>
         </is>
       </c>
       <c r="I20" s="0"/>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>Nov</t>
         </is>
       </c>
       <c r="K20" s="0"/>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>Dec</t>
         </is>
       </c>
       <c r="M20" s="0"/>
       <c r="N20" s="0" t="inlineStr">
         <is>
-          <t>Average Jan - Apr</t>
+          <t>Average Jan - Sep</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C21" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D21" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E21" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F21" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G21" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H21" s="0" t="n">
         <v>2025</v>
@@ -757,396 +785,438 @@
       <c r="K21" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="L21" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="M21" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="N21" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="O21" s="0" t="n">
         <v>2026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>JOHOR</t>
         </is>
       </c>
       <c r="B22" s="0" t="n">
         <v>50.61</v>
       </c>
-      <c r="C22" s="0"/>
+      <c r="C22" s="0" t="n">
+        <v>50.59</v>
+      </c>
       <c r="D22" s="0" t="n">
         <v>49.84</v>
       </c>
-      <c r="E22" s="0"/>
+      <c r="E22" s="0" t="n">
+        <v>50.77</v>
+      </c>
       <c r="F22" s="0" t="n">
         <v>50.37</v>
       </c>
-      <c r="G22" s="0"/>
+      <c r="G22" s="0" t="n">
+        <v>50.35</v>
+      </c>
       <c r="H22" s="0" t="n">
         <v>49.96</v>
       </c>
       <c r="I22" s="0"/>
       <c r="J22" s="0" t="n">
         <v>49.81</v>
       </c>
       <c r="K22" s="0"/>
       <c r="L22" s="0" t="n">
         <v>48.93</v>
       </c>
       <c r="M22" s="0"/>
       <c r="N22" s="0" t="n">
-        <v>50.71</v>
+        <v>50.49</v>
       </c>
       <c r="O22" s="0" t="n">
-        <v>50.67</v>
+        <v>50.62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B23" s="0" t="n">
         <v>50.26</v>
       </c>
-      <c r="C23" s="0"/>
+      <c r="C23" s="0" t="n">
+        <v>49.56</v>
+      </c>
       <c r="D23" s="0" t="n">
         <v>50.16</v>
       </c>
-      <c r="E23" s="0"/>
+      <c r="E23" s="0" t="n">
+        <v>49.57</v>
+      </c>
       <c r="F23" s="0" t="n">
         <v>50.19</v>
       </c>
-      <c r="G23" s="0"/>
+      <c r="G23" s="0" t="n">
+        <v>49.85</v>
+      </c>
       <c r="H23" s="0" t="n">
         <v>50.18</v>
       </c>
       <c r="I23" s="0"/>
       <c r="J23" s="0" t="n">
         <v>50.06</v>
       </c>
       <c r="K23" s="0"/>
       <c r="L23" s="0" t="n">
         <v>49.93</v>
       </c>
       <c r="M23" s="0"/>
       <c r="N23" s="0" t="n">
-        <v>50.24</v>
+        <v>50.15</v>
       </c>
       <c r="O23" s="0" t="n">
-        <v>48.89</v>
+        <v>49.35</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B24" s="0" t="n">
         <v>50.27</v>
       </c>
-      <c r="C24" s="0"/>
+      <c r="C24" s="0" t="n">
+        <v>50.31</v>
+      </c>
       <c r="D24" s="0" t="n">
         <v>50.70</v>
       </c>
-      <c r="E24" s="0"/>
+      <c r="E24" s="0" t="n">
+        <v>50.35</v>
+      </c>
       <c r="F24" s="0" t="n">
         <v>51.75</v>
       </c>
-      <c r="G24" s="0"/>
+      <c r="G24" s="0" t="n">
+        <v>50.73</v>
+      </c>
       <c r="H24" s="0" t="n">
         <v>50.92</v>
       </c>
       <c r="I24" s="0"/>
       <c r="J24" s="0" t="n">
         <v>50.99</v>
       </c>
       <c r="K24" s="0"/>
       <c r="L24" s="0" t="n">
         <v>50.97</v>
       </c>
       <c r="M24" s="0"/>
       <c r="N24" s="0" t="n">
-        <v>51.6</v>
+        <v>51.21</v>
       </c>
       <c r="O24" s="0" t="n">
-        <v>50.71</v>
+        <v>50.6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B25" s="0" t="n">
         <v>50.01</v>
       </c>
       <c r="C25" s="0" t="n">
-        <v>0</v>
+        <v>49.06</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>49.85</v>
       </c>
       <c r="E25" s="0" t="n">
-        <v>0</v>
+        <v>48.81</v>
       </c>
       <c r="F25" s="0" t="n">
         <v>49.63</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>0</v>
+        <v>49.11</v>
       </c>
       <c r="H25" s="0" t="n">
         <v>49.54</v>
       </c>
       <c r="I25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="0" t="n">
         <v>49.91</v>
       </c>
       <c r="K25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L25" s="0" t="n">
         <v>49.55</v>
       </c>
       <c r="M25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="0" t="n">
-        <v>50.33</v>
+        <v>50.04</v>
       </c>
       <c r="O25" s="0" t="n">
-        <v>49.38</v>
+        <v>49.17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B26" s="0" t="n">
         <v>50.34</v>
       </c>
       <c r="C26" s="0" t="n">
-        <v>0</v>
+        <v>50.08</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>50.21</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>0</v>
+        <v>50.12</v>
       </c>
       <c r="F26" s="0" t="n">
         <v>50.73</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>0</v>
+        <v>50.24</v>
       </c>
       <c r="H26" s="0" t="n">
         <v>50.29</v>
       </c>
       <c r="I26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="0" t="n">
         <v>50.32</v>
       </c>
       <c r="K26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L26" s="0" t="n">
         <v>49.92</v>
       </c>
       <c r="M26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="0" t="n">
-        <v>50.9</v>
+        <v>50.62</v>
       </c>
       <c r="O26" s="0" t="n">
         <v>50.17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B27" s="0" t="n">
         <v>51.06</v>
       </c>
-      <c r="C27" s="0"/>
+      <c r="C27" s="0" t="n">
+        <v>48.70</v>
+      </c>
       <c r="D27" s="0" t="n">
         <v>51.20</v>
       </c>
-      <c r="E27" s="0"/>
+      <c r="E27" s="0" t="n">
+        <v>50.17</v>
+      </c>
       <c r="F27" s="0" t="n">
         <v>51.44</v>
       </c>
-      <c r="G27" s="0"/>
+      <c r="G27" s="0" t="n">
+        <v>55.09</v>
+      </c>
       <c r="H27" s="0" t="n">
         <v>49.23</v>
       </c>
       <c r="I27" s="0"/>
       <c r="J27" s="0" t="n">
         <v>49.07</v>
       </c>
       <c r="K27" s="0"/>
       <c r="L27" s="0" t="n">
         <v>50.55</v>
       </c>
       <c r="M27" s="0"/>
       <c r="N27" s="0" t="n">
-        <v>51.3</v>
+        <v>51.52</v>
       </c>
       <c r="O27" s="0" t="n">
-        <v>51.89</v>
+        <v>51.86</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B28" s="0" t="n">
         <v>50.10</v>
       </c>
-      <c r="C28" s="0"/>
+      <c r="C28" s="0" t="n">
+        <v>50.80</v>
+      </c>
       <c r="D28" s="0" t="n">
         <v>50.21</v>
       </c>
-      <c r="E28" s="0"/>
+      <c r="E28" s="0" t="n">
+        <v>50.45</v>
+      </c>
       <c r="F28" s="0" t="n">
         <v>50.37</v>
       </c>
-      <c r="G28" s="0"/>
+      <c r="G28" s="0" t="n">
+        <v>51.09</v>
+      </c>
       <c r="H28" s="0" t="n">
         <v>51.64</v>
       </c>
       <c r="I28" s="0"/>
       <c r="J28" s="0" t="n">
         <v>50.59</v>
       </c>
       <c r="K28" s="0"/>
       <c r="L28" s="0" t="n">
         <v>50.33</v>
       </c>
       <c r="M28" s="0"/>
       <c r="N28" s="0" t="n">
-        <v>51.88</v>
+        <v>51.01</v>
       </c>
       <c r="O28" s="0" t="n">
-        <v>50.97</v>
+        <v>50.76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B29" s="0" t="n">
         <v>50.62</v>
       </c>
-      <c r="C29" s="0"/>
+      <c r="C29" s="0" t="n">
+        <v>49.76</v>
+      </c>
       <c r="D29" s="0" t="n">
         <v>50.70</v>
       </c>
-      <c r="E29" s="0"/>
+      <c r="E29" s="0" t="n">
+        <v>50.32</v>
+      </c>
       <c r="F29" s="0" t="n">
         <v>50.89</v>
       </c>
-      <c r="G29" s="0"/>
+      <c r="G29" s="0" t="n">
+        <v>53.02</v>
+      </c>
       <c r="H29" s="0" t="n">
         <v>50.44</v>
       </c>
       <c r="I29" s="0"/>
       <c r="J29" s="0" t="n">
         <v>49.84</v>
       </c>
       <c r="K29" s="0"/>
       <c r="L29" s="0" t="n">
         <v>50.45</v>
       </c>
       <c r="M29" s="0"/>
       <c r="N29" s="0" t="n">
-        <v>51.59</v>
+        <v>51.27</v>
       </c>
       <c r="O29" s="0" t="n">
-        <v>51.45</v>
+        <v>51.31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B30" s="0" t="n">
         <v>50.43</v>
       </c>
-      <c r="C30" s="0"/>
+      <c r="C30" s="0" t="n">
+        <v>49.96</v>
+      </c>
       <c r="D30" s="0" t="n">
         <v>50.37</v>
       </c>
-      <c r="E30" s="0"/>
+      <c r="E30" s="0" t="n">
+        <v>50.19</v>
+      </c>
       <c r="F30" s="0" t="n">
         <v>50.79</v>
       </c>
-      <c r="G30" s="0"/>
+      <c r="G30" s="0" t="n">
+        <v>51.27</v>
+      </c>
       <c r="H30" s="0" t="n">
         <v>50.35</v>
       </c>
       <c r="I30" s="0"/>
       <c r="J30" s="0" t="n">
         <v>50.13</v>
       </c>
       <c r="K30" s="0"/>
       <c r="L30" s="0" t="n">
         <v>50.13</v>
       </c>
       <c r="M30" s="0"/>
       <c r="N30" s="0" t="n">
-        <v>51.17</v>
+        <v>50.85</v>
       </c>
       <c r="O30" s="0" t="n">
-        <v>50.68</v>
+        <v>50.61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>