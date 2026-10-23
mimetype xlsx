--- v0 (2026-05-21)
+++ v1 (2026-10-23)
@@ -120,51 +120,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>OIL EXTRACTION RATE FOR CRUDE PALM KERNEL OIL FOR THE MONTH OF APRIL 2026</t>
+          <t>OIL EXTRACTION RATE FOR CRUDE PALM KERNEL OIL FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>JANUARY-JUNE 2025&amp;2026(%)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C4" s="0"/>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
@@ -174,51 +174,51 @@
         <is>
           <t>Mar</t>
         </is>
       </c>
       <c r="G4" s="0"/>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="I4" s="0"/>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>May</t>
         </is>
       </c>
       <c r="K4" s="0"/>
       <c r="L4" s="0" t="inlineStr">
         <is>
           <t>Jun</t>
         </is>
       </c>
       <c r="M4" s="0"/>
       <c r="N4" s="0" t="inlineStr">
         <is>
-          <t>Average Jan - Apr</t>
+          <t>Average Jan - Jun</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0"/>
       <c r="B5" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C5" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E5" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>2025</v>
@@ -256,440 +256,468 @@
       </c>
       <c r="C6" s="0" t="n">
         <v>46.31</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>46.75</v>
       </c>
       <c r="E6" s="0" t="n">
         <v>45.86</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>46.56</v>
       </c>
       <c r="G6" s="0" t="n">
         <v>46.51</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>46.35</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>46.57</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>46.48</v>
       </c>
-      <c r="K6" s="0"/>
+      <c r="K6" s="0" t="n">
+        <v>46.67</v>
+      </c>
       <c r="L6" s="0" t="n">
         <v>46.83</v>
       </c>
-      <c r="M6" s="0"/>
+      <c r="M6" s="0" t="n">
+        <v>46.74</v>
+      </c>
       <c r="N6" s="0" t="n">
-        <v>46.54</v>
+        <v>46.59</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>46.34</v>
+        <v>46.47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
         <v>46.16</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>46.45</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>46.11</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>46.33</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>46.07</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>46.49</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>46.17</v>
       </c>
       <c r="I7" s="0" t="n">
         <v>46.53</v>
       </c>
       <c r="J7" s="0" t="n">
         <v>46.31</v>
       </c>
-      <c r="K7" s="0"/>
+      <c r="K7" s="0" t="n">
+        <v>46.80</v>
+      </c>
       <c r="L7" s="0" t="n">
         <v>46.42</v>
       </c>
-      <c r="M7" s="0"/>
+      <c r="M7" s="0" t="n">
+        <v>46.57</v>
+      </c>
       <c r="N7" s="0" t="n">
-        <v>46.13</v>
+        <v>46.23</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>46.46</v>
+        <v>46.54</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>45.61</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>46.13</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>45.78</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>46.39</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>45.75</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>46.34</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>45.80</v>
       </c>
       <c r="I8" s="0" t="n">
         <v>46.04</v>
       </c>
       <c r="J8" s="0" t="n">
         <v>45.84</v>
       </c>
-      <c r="K8" s="0"/>
+      <c r="K8" s="0" t="n">
+        <v>45.96</v>
+      </c>
       <c r="L8" s="0" t="n">
         <v>46.13</v>
       </c>
-      <c r="M8" s="0"/>
+      <c r="M8" s="0" t="n">
+        <v>46.30</v>
+      </c>
       <c r="N8" s="0" t="n">
-        <v>45.74</v>
+        <v>45.84</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>46.2</v>
+        <v>46.18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B9" s="0" t="n">
         <v>46.51</v>
       </c>
       <c r="C9" s="0" t="n">
         <v>46.99</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>46.37</v>
       </c>
       <c r="E9" s="0" t="n">
         <v>46.84</v>
       </c>
       <c r="F9" s="0" t="n">
         <v>46.55</v>
       </c>
       <c r="G9" s="0" t="n">
         <v>47.06</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>46.56</v>
       </c>
       <c r="I9" s="0" t="n">
         <v>46.94</v>
       </c>
       <c r="J9" s="0" t="n">
         <v>46.86</v>
       </c>
       <c r="K9" s="0" t="n">
-        <v>0</v>
+        <v>47.06</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>46.72</v>
       </c>
       <c r="M9" s="0" t="n">
-        <v>0</v>
+        <v>46.3</v>
       </c>
       <c r="N9" s="0" t="n">
-        <v>46.5</v>
+        <v>46.63</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>46.96</v>
+        <v>46.99</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B10" s="0" t="n">
         <v>46.14</v>
       </c>
       <c r="C10" s="0" t="n">
         <v>46.35</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>46.23</v>
       </c>
       <c r="E10" s="0" t="n">
         <v>46.27</v>
       </c>
       <c r="F10" s="0" t="n">
         <v>46.16</v>
       </c>
       <c r="G10" s="0" t="n">
         <v>46.5</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>46.14</v>
       </c>
       <c r="I10" s="0" t="n">
         <v>46.41</v>
       </c>
       <c r="J10" s="0" t="n">
         <v>46.27</v>
       </c>
       <c r="K10" s="0" t="n">
-        <v>0</v>
+        <v>46.49</v>
       </c>
       <c r="L10" s="0" t="n">
         <v>46.48</v>
       </c>
       <c r="M10" s="0" t="n">
-        <v>0</v>
+        <v>46.58</v>
       </c>
       <c r="N10" s="0" t="n">
-        <v>46.17</v>
+        <v>46.25</v>
       </c>
       <c r="O10" s="0" t="n">
-        <v>46.39</v>
+        <v>46.44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B11" s="0" t="n">
         <v>46.03</v>
       </c>
       <c r="C11" s="0" t="n">
         <v>46.11</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>46.22</v>
       </c>
       <c r="E11" s="0" t="n">
         <v>46.07</v>
       </c>
       <c r="F11" s="0" t="n">
         <v>45.77</v>
       </c>
       <c r="G11" s="0" t="n">
         <v>46.22</v>
       </c>
       <c r="H11" s="0" t="n">
         <v>46.05</v>
       </c>
       <c r="I11" s="0" t="n">
         <v>46.18</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>45.93</v>
       </c>
-      <c r="K11" s="0"/>
+      <c r="K11" s="0" t="n">
+        <v>42.53</v>
+      </c>
       <c r="L11" s="0" t="n">
         <v>45.83</v>
       </c>
-      <c r="M11" s="0"/>
+      <c r="M11" s="0" t="n">
+        <v>41.47</v>
+      </c>
       <c r="N11" s="0" t="n">
-        <v>46.01</v>
+        <v>45.96</v>
       </c>
       <c r="O11" s="0" t="n">
-        <v>46.15</v>
+        <v>44.79</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
         <v>45.47</v>
       </c>
       <c r="C12" s="0" t="n">
         <v>45.36</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>45.77</v>
       </c>
       <c r="E12" s="0" t="n">
         <v>49.06</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>42.30</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>45.46</v>
       </c>
       <c r="H12" s="0" t="n">
         <v>48.66</v>
       </c>
       <c r="I12" s="0" t="n">
         <v>45.41</v>
       </c>
       <c r="J12" s="0" t="n">
         <v>45.32</v>
       </c>
-      <c r="K12" s="0"/>
+      <c r="K12" s="0" t="n">
+        <v>45.50</v>
+      </c>
       <c r="L12" s="0" t="n">
         <v>45.35</v>
       </c>
-      <c r="M12" s="0"/>
+      <c r="M12" s="0" t="n">
+        <v>45.65</v>
+      </c>
       <c r="N12" s="0" t="n">
-        <v>45.55</v>
+        <v>45.47</v>
       </c>
       <c r="O12" s="0" t="n">
-        <v>46.17</v>
+        <v>45.98</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B13" s="0" t="n">
         <v>45.75</v>
       </c>
       <c r="C13" s="0" t="n">
         <v>45.75</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>46.00</v>
       </c>
       <c r="E13" s="0" t="n">
         <v>47.45</v>
       </c>
       <c r="F13" s="0" t="n">
         <v>43.97</v>
       </c>
       <c r="G13" s="0" t="n">
         <v>45.84</v>
       </c>
       <c r="H13" s="0" t="n">
         <v>47.27</v>
       </c>
       <c r="I13" s="0" t="n">
         <v>45.80</v>
       </c>
       <c r="J13" s="0" t="n">
         <v>45.66</v>
       </c>
-      <c r="K13" s="0"/>
+      <c r="K13" s="0" t="n">
+        <v>43.98</v>
+      </c>
       <c r="L13" s="0" t="n">
         <v>45.61</v>
       </c>
-      <c r="M13" s="0"/>
+      <c r="M13" s="0" t="n">
+        <v>43.43</v>
+      </c>
       <c r="N13" s="0" t="n">
-        <v>45.79</v>
+        <v>45.73</v>
       </c>
       <c r="O13" s="0" t="n">
-        <v>46.16</v>
+        <v>45.36</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B14" s="0" t="n">
         <v>45.97</v>
       </c>
       <c r="C14" s="0" t="n">
         <v>46.11</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>46.14</v>
       </c>
       <c r="E14" s="0" t="n">
         <v>46.77</v>
       </c>
       <c r="F14" s="0" t="n">
         <v>45.32</v>
       </c>
       <c r="G14" s="0" t="n">
         <v>46.24</v>
       </c>
       <c r="H14" s="0" t="n">
         <v>46.57</v>
       </c>
       <c r="I14" s="0" t="n">
         <v>46.18</v>
       </c>
       <c r="J14" s="0" t="n">
         <v>46.05</v>
       </c>
-      <c r="K14" s="0"/>
+      <c r="K14" s="0" t="n">
+        <v>45.50</v>
+      </c>
       <c r="L14" s="0" t="n">
         <v>46.18</v>
       </c>
-      <c r="M14" s="0"/>
+      <c r="M14" s="0" t="n">
+        <v>45.44</v>
+      </c>
       <c r="N14" s="0" t="n">
+        <v>46.06</v>
+      </c>
+      <c r="O14" s="0" t="n">
         <v>46.02</v>
-      </c>
-[...1 lines deleted...]
-        <v>46.3</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>OIL EXTRACTION RATE FOR CRUDE PALM KERNEL OIL FOR THE MONTH OF APRIL 2026</t>
+          <t>OIL EXTRACTION RATE FOR CRUDE PALM KERNEL OIL FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>JULY-DECEMBER 2025&amp;2026(%)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0"/>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Jul</t>
         </is>
       </c>
       <c r="C20" s="0"/>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>Aug</t>
         </is>
@@ -699,51 +727,51 @@
         <is>
           <t>Sep</t>
         </is>
       </c>
       <c r="G20" s="0"/>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Oct</t>
         </is>
       </c>
       <c r="I20" s="0"/>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>Nov</t>
         </is>
       </c>
       <c r="K20" s="0"/>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>Dec</t>
         </is>
       </c>
       <c r="M20" s="0"/>
       <c r="N20" s="0" t="inlineStr">
         <is>
-          <t>Average Jan - Apr</t>
+          <t>Average Jan - Sep</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C21" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D21" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E21" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F21" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G21" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H21" s="0" t="n">
         <v>2025</v>
@@ -757,396 +785,438 @@
       <c r="K21" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="L21" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="M21" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="N21" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="O21" s="0" t="n">
         <v>2026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>JOHOR</t>
         </is>
       </c>
       <c r="B22" s="0" t="n">
         <v>46.73</v>
       </c>
-      <c r="C22" s="0"/>
+      <c r="C22" s="0" t="n">
+        <v>46.66</v>
+      </c>
       <c r="D22" s="0" t="n">
         <v>46.87</v>
       </c>
-      <c r="E22" s="0"/>
+      <c r="E22" s="0" t="n">
+        <v>46.66</v>
+      </c>
       <c r="F22" s="0" t="n">
         <v>46.77</v>
       </c>
-      <c r="G22" s="0"/>
+      <c r="G22" s="0" t="n">
+        <v>46.58</v>
+      </c>
       <c r="H22" s="0" t="n">
         <v>46.53</v>
       </c>
       <c r="I22" s="0"/>
       <c r="J22" s="0" t="n">
         <v>46.69</v>
       </c>
       <c r="K22" s="0"/>
       <c r="L22" s="0" t="n">
         <v>46.52</v>
       </c>
       <c r="M22" s="0"/>
       <c r="N22" s="0" t="n">
-        <v>46.54</v>
+        <v>46.67</v>
       </c>
       <c r="O22" s="0" t="n">
-        <v>46.34</v>
+        <v>46.53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B23" s="0" t="n">
         <v>46.38</v>
       </c>
-      <c r="C23" s="0"/>
+      <c r="C23" s="0" t="n">
+        <v>46.50</v>
+      </c>
       <c r="D23" s="0" t="n">
         <v>46.39</v>
       </c>
-      <c r="E23" s="0"/>
+      <c r="E23" s="0" t="n">
+        <v>46.98</v>
+      </c>
       <c r="F23" s="0" t="n">
         <v>46.49</v>
       </c>
-      <c r="G23" s="0"/>
+      <c r="G23" s="0" t="n">
+        <v>46.49</v>
+      </c>
       <c r="H23" s="0" t="n">
         <v>46.50</v>
       </c>
       <c r="I23" s="0"/>
       <c r="J23" s="0" t="n">
         <v>46.14</v>
       </c>
       <c r="K23" s="0"/>
       <c r="L23" s="0" t="n">
         <v>46.21</v>
       </c>
       <c r="M23" s="0"/>
       <c r="N23" s="0" t="n">
-        <v>46.13</v>
+        <v>46.31</v>
       </c>
       <c r="O23" s="0" t="n">
-        <v>46.46</v>
+        <v>46.58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B24" s="0" t="n">
         <v>45.94</v>
       </c>
-      <c r="C24" s="0"/>
+      <c r="C24" s="0" t="n">
+        <v>46.25</v>
+      </c>
       <c r="D24" s="0" t="n">
         <v>45.88</v>
       </c>
-      <c r="E24" s="0"/>
+      <c r="E24" s="0" t="n">
+        <v>46.26</v>
+      </c>
       <c r="F24" s="0" t="n">
         <v>46.08</v>
       </c>
-      <c r="G24" s="0"/>
+      <c r="G24" s="0" t="n">
+        <v>45.79</v>
+      </c>
       <c r="H24" s="0" t="n">
         <v>45.98</v>
       </c>
       <c r="I24" s="0"/>
       <c r="J24" s="0" t="n">
         <v>46.16</v>
       </c>
       <c r="K24" s="0"/>
       <c r="L24" s="0" t="n">
         <v>46.13</v>
       </c>
       <c r="M24" s="0"/>
       <c r="N24" s="0" t="n">
-        <v>45.74</v>
+        <v>45.89</v>
       </c>
       <c r="O24" s="0" t="n">
-        <v>46.2</v>
+        <v>46.15</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B25" s="0" t="n">
         <v>46.78</v>
       </c>
       <c r="C25" s="0" t="n">
-        <v>0</v>
+        <v>47.17</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>47</v>
       </c>
       <c r="E25" s="0" t="n">
-        <v>0</v>
+        <v>47.48</v>
       </c>
       <c r="F25" s="0" t="n">
         <v>46.98</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>0</v>
+        <v>47.3</v>
       </c>
       <c r="H25" s="0" t="n">
         <v>47.21</v>
       </c>
       <c r="I25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="0" t="n">
         <v>47.29</v>
       </c>
       <c r="K25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L25" s="0" t="n">
         <v>47.34</v>
       </c>
       <c r="M25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="0" t="n">
-        <v>46.5</v>
+        <v>46.75</v>
       </c>
       <c r="O25" s="0" t="n">
-        <v>46.96</v>
+        <v>47.12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B26" s="0" t="n">
         <v>46.39</v>
       </c>
       <c r="C26" s="0" t="n">
-        <v>0</v>
+        <v>46.53</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>46.44</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>0</v>
+        <v>46.68</v>
       </c>
       <c r="F26" s="0" t="n">
         <v>46.5</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>0</v>
+        <v>46.35</v>
       </c>
       <c r="H26" s="0" t="n">
         <v>46.42</v>
       </c>
       <c r="I26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="0" t="n">
         <v>46.47</v>
       </c>
       <c r="K26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L26" s="0" t="n">
         <v>46.42</v>
       </c>
       <c r="M26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="0" t="n">
-        <v>46.17</v>
+        <v>46.33</v>
       </c>
       <c r="O26" s="0" t="n">
-        <v>46.39</v>
+        <v>46.47</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B27" s="0" t="n">
         <v>45.66</v>
       </c>
-      <c r="C27" s="0"/>
+      <c r="C27" s="0" t="n">
+        <v>46.46</v>
+      </c>
       <c r="D27" s="0" t="n">
         <v>45.93</v>
       </c>
-      <c r="E27" s="0"/>
+      <c r="E27" s="0" t="n">
+        <v>46.07</v>
+      </c>
       <c r="F27" s="0" t="n">
         <v>46.05</v>
       </c>
-      <c r="G27" s="0"/>
+      <c r="G27" s="0" t="n">
+        <v>46.29</v>
+      </c>
       <c r="H27" s="0" t="n">
         <v>45.94</v>
       </c>
       <c r="I27" s="0"/>
       <c r="J27" s="0" t="n">
         <v>45.87</v>
       </c>
       <c r="K27" s="0"/>
       <c r="L27" s="0" t="n">
         <v>46.21</v>
       </c>
       <c r="M27" s="0"/>
       <c r="N27" s="0" t="n">
-        <v>46.01</v>
+        <v>45.93</v>
       </c>
       <c r="O27" s="0" t="n">
-        <v>46.15</v>
+        <v>45.28</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B28" s="0" t="n">
         <v>45.58</v>
       </c>
-      <c r="C28" s="0"/>
+      <c r="C28" s="0" t="n">
+        <v>45.18</v>
+      </c>
       <c r="D28" s="0" t="n">
         <v>45.42</v>
       </c>
-      <c r="E28" s="0"/>
+      <c r="E28" s="0" t="n">
+        <v>45.75</v>
+      </c>
       <c r="F28" s="0" t="n">
         <v>45.60</v>
       </c>
-      <c r="G28" s="0"/>
+      <c r="G28" s="0" t="n">
+        <v>45.25</v>
+      </c>
       <c r="H28" s="0" t="n">
         <v>45.44</v>
       </c>
       <c r="I28" s="0"/>
       <c r="J28" s="0" t="n">
         <v>45.67</v>
       </c>
       <c r="K28" s="0"/>
       <c r="L28" s="0" t="n">
         <v>43.09</v>
       </c>
       <c r="M28" s="0"/>
       <c r="N28" s="0" t="n">
-        <v>45.55</v>
+        <v>45.49</v>
       </c>
       <c r="O28" s="0" t="n">
-        <v>46.17</v>
+        <v>45.76</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B29" s="0" t="n">
         <v>45.62</v>
       </c>
-      <c r="C29" s="0"/>
+      <c r="C29" s="0" t="n">
+        <v>45.81</v>
+      </c>
       <c r="D29" s="0" t="n">
         <v>45.67</v>
       </c>
-      <c r="E29" s="0"/>
+      <c r="E29" s="0" t="n">
+        <v>45.89</v>
+      </c>
       <c r="F29" s="0" t="n">
         <v>45.82</v>
       </c>
-      <c r="G29" s="0"/>
+      <c r="G29" s="0" t="n">
+        <v>45.75</v>
+      </c>
       <c r="H29" s="0" t="n">
         <v>45.69</v>
       </c>
       <c r="I29" s="0"/>
       <c r="J29" s="0" t="n">
         <v>45.77</v>
       </c>
       <c r="K29" s="0"/>
       <c r="L29" s="0" t="n">
         <v>44.69</v>
       </c>
       <c r="M29" s="0"/>
       <c r="N29" s="0" t="n">
-        <v>45.79</v>
+        <v>45.72</v>
       </c>
       <c r="O29" s="0" t="n">
-        <v>46.16</v>
+        <v>45.52</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B30" s="0" t="n">
         <v>46.14</v>
       </c>
-      <c r="C30" s="0"/>
+      <c r="C30" s="0" t="n">
+        <v>46.27</v>
+      </c>
       <c r="D30" s="0" t="n">
         <v>46.20</v>
       </c>
-      <c r="E30" s="0"/>
+      <c r="E30" s="0" t="n">
+        <v>46.41</v>
+      </c>
       <c r="F30" s="0" t="n">
         <v>46.27</v>
       </c>
-      <c r="G30" s="0"/>
+      <c r="G30" s="0" t="n">
+        <v>46.13</v>
+      </c>
       <c r="H30" s="0" t="n">
         <v>46.14</v>
       </c>
       <c r="I30" s="0"/>
       <c r="J30" s="0" t="n">
         <v>46.20</v>
       </c>
       <c r="K30" s="0"/>
       <c r="L30" s="0" t="n">
         <v>45.74</v>
       </c>
       <c r="M30" s="0"/>
       <c r="N30" s="0" t="n">
-        <v>46.02</v>
+        <v>46.11</v>
       </c>
       <c r="O30" s="0" t="n">
-        <v>46.3</v>
+        <v>46.11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>