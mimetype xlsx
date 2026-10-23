--- v0 (2026-05-19)
+++ v1 (2026-10-23)
@@ -120,102 +120,102 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:O28"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>REFINERY : MONTHLY STOCK OF SELECTED PROCESSED PALM OIL FOR THE MONTH OF APRIL 2026</t>
+          <t>REFINERY : MONTHLY STOCK OF SELECTED PROCESSED PALM OIL FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>JANUARY-JUNE 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Mar</t>
         </is>
       </c>
       <c r="G3" s="0"/>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="I3" s="0"/>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>May</t>
         </is>
       </c>
       <c r="K3" s="0"/>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>Jun</t>
         </is>
       </c>
       <c r="M3" s="0"/>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>Average Jan - Apr</t>
+          <t>Average Jan - Jun</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>2025</v>
@@ -254,420 +254,420 @@
       <c r="C5" s="0" t="n">
         <v>3375</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>5340</v>
       </c>
       <c r="E5" s="0" t="n">
         <v>5541</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>2440</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>4383</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>6156</v>
       </c>
       <c r="I5" s="0" t="n">
         <v>4123</v>
       </c>
       <c r="J5" s="0" t="n">
         <v>2709</v>
       </c>
       <c r="K5" s="0" t="n">
-        <v>0</v>
+        <v>4607</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>3582</v>
       </c>
       <c r="M5" s="0" t="n">
-        <v>0</v>
+        <v>6493</v>
       </c>
       <c r="N5" s="0" t="n">
-        <v>4109</v>
+        <v>3788</v>
       </c>
       <c r="O5" s="0" t="n">
-        <v>4356</v>
+        <v>4754</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>C.P.OLEIN</t>
         </is>
       </c>
       <c r="B6" s="0" t="n">
         <v>30964</v>
       </c>
       <c r="C6" s="0" t="n">
         <v>25122</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>26724</v>
       </c>
       <c r="E6" s="0" t="n">
         <v>38896</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>28520</v>
       </c>
       <c r="G6" s="0" t="n">
         <v>36231</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>33274</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>37889</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>31146</v>
       </c>
       <c r="K6" s="0" t="n">
-        <v>0</v>
+        <v>50122</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>48510</v>
       </c>
       <c r="M6" s="0" t="n">
-        <v>0</v>
+        <v>38394</v>
       </c>
       <c r="N6" s="0" t="n">
-        <v>29871</v>
+        <v>33190</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>34535</v>
+        <v>37776</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>RBD PALM OIL</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
         <v>84304</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>110706</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>76285</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>153295</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>90531</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>105456</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>87277</v>
       </c>
       <c r="I7" s="0" t="n">
         <v>105568</v>
       </c>
       <c r="J7" s="0" t="n">
         <v>90043</v>
       </c>
       <c r="K7" s="0" t="n">
-        <v>0</v>
+        <v>116524</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>108108</v>
       </c>
       <c r="M7" s="0" t="n">
-        <v>0</v>
+        <v>129352</v>
       </c>
       <c r="N7" s="0" t="n">
-        <v>84599</v>
+        <v>89425</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>118756</v>
+        <v>120150</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>RBD PALM OLEIN</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>199337</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>261632</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>162620</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>230823</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>212275</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>255657</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>203039</v>
       </c>
       <c r="I8" s="0" t="n">
-        <v>236093</v>
+        <v>234937</v>
       </c>
       <c r="J8" s="0" t="n">
         <v>210831</v>
       </c>
       <c r="K8" s="0" t="n">
-        <v>0</v>
+        <v>317297</v>
       </c>
       <c r="L8" s="0" t="n">
         <v>254452</v>
       </c>
       <c r="M8" s="0" t="n">
-        <v>0</v>
+        <v>373967</v>
       </c>
       <c r="N8" s="0" t="n">
-        <v>194318</v>
+        <v>207092</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>246051</v>
+        <v>279052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>RBD PALM STEARIN</t>
         </is>
       </c>
       <c r="B9" s="0" t="n">
         <v>92317</v>
       </c>
       <c r="C9" s="0" t="n">
         <v>175195</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>113341</v>
       </c>
       <c r="E9" s="0" t="n">
         <v>183922</v>
       </c>
       <c r="F9" s="0" t="n">
         <v>123588</v>
       </c>
       <c r="G9" s="0" t="n">
         <v>149758</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>140881</v>
       </c>
       <c r="I9" s="0" t="n">
         <v>145974</v>
       </c>
       <c r="J9" s="0" t="n">
         <v>145588</v>
       </c>
       <c r="K9" s="0" t="n">
-        <v>0</v>
+        <v>155263</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>139324</v>
       </c>
       <c r="M9" s="0" t="n">
-        <v>0</v>
+        <v>154842</v>
       </c>
       <c r="N9" s="0" t="n">
-        <v>117532</v>
+        <v>125840</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>163712</v>
+        <v>160826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>PFAD</t>
         </is>
       </c>
       <c r="B10" s="0" t="n">
         <v>44200</v>
       </c>
       <c r="C10" s="0" t="n">
         <v>80399</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>44618</v>
       </c>
       <c r="E10" s="0" t="n">
         <v>76961</v>
       </c>
       <c r="F10" s="0" t="n">
         <v>51790</v>
       </c>
       <c r="G10" s="0" t="n">
         <v>78714</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>48062</v>
       </c>
       <c r="I10" s="0" t="n">
         <v>76341</v>
       </c>
       <c r="J10" s="0" t="n">
         <v>51081</v>
       </c>
       <c r="K10" s="0" t="n">
-        <v>0</v>
+        <v>75288</v>
       </c>
       <c r="L10" s="0" t="n">
         <v>54763</v>
       </c>
       <c r="M10" s="0" t="n">
-        <v>0</v>
+        <v>72544</v>
       </c>
       <c r="N10" s="0" t="n">
-        <v>47168</v>
+        <v>49086</v>
       </c>
       <c r="O10" s="0" t="n">
-        <v>78104</v>
+        <v>76708</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>COOKING OIL</t>
         </is>
       </c>
       <c r="B11" s="0" t="n">
         <v>12949</v>
       </c>
       <c r="C11" s="0" t="n">
         <v>13849</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>13425</v>
       </c>
       <c r="E11" s="0" t="n">
         <v>9933</v>
       </c>
       <c r="F11" s="0" t="n">
         <v>12972</v>
       </c>
       <c r="G11" s="0" t="n">
         <v>10833</v>
       </c>
       <c r="H11" s="0" t="n">
         <v>9612</v>
       </c>
       <c r="I11" s="0" t="n">
         <v>9570</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>9194</v>
       </c>
       <c r="K11" s="0" t="n">
-        <v>0</v>
+        <v>11758</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>14355</v>
       </c>
       <c r="M11" s="0" t="n">
-        <v>0</v>
+        <v>13558</v>
       </c>
       <c r="N11" s="0" t="n">
-        <v>12240</v>
+        <v>12085</v>
       </c>
       <c r="O11" s="0" t="n">
-        <v>11046</v>
+        <v>11584</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>REFINERY : MONTHLY STOCK OF SELECTED PROCESSED PALM OIL FOR THE MONTH OF APRIL 2026</t>
+          <t>REFINERY : MONTHLY STOCK OF SELECTED PROCESSED PALM OIL FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>JULY-DECEMBER 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0"/>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Jul</t>
         </is>
       </c>
       <c r="C16" s="0"/>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>Aug</t>
         </is>
       </c>
       <c r="E16" s="0"/>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Sep</t>
         </is>
       </c>
       <c r="G16" s="0"/>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>Oct</t>
         </is>
       </c>
       <c r="I16" s="0"/>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>Nov</t>
         </is>
       </c>
       <c r="K16" s="0"/>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>Dec</t>
         </is>
       </c>
       <c r="M16" s="0"/>
       <c r="N16" s="0" t="inlineStr">
         <is>
-          <t>Average Jan - Apr</t>
+          <t>Average Jan - Sep</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C17" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D17" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E17" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F17" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G17" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H17" s="0" t="n">
         <v>2025</v>
@@ -682,381 +682,381 @@
         <v>2026</v>
       </c>
       <c r="L17" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="M17" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="N17" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="O17" s="0" t="n">
         <v>2026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>C.P.STEARIN</t>
         </is>
       </c>
       <c r="B18" s="0" t="n">
         <v>2876</v>
       </c>
       <c r="C18" s="0" t="n">
-        <v>0</v>
+        <v>4277</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>2510</v>
       </c>
       <c r="E18" s="0" t="n">
-        <v>0</v>
+        <v>3957</v>
       </c>
       <c r="F18" s="0" t="n">
         <v>3782</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>0</v>
+        <v>5934</v>
       </c>
       <c r="H18" s="0" t="n">
         <v>4225</v>
       </c>
       <c r="I18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="0" t="n">
         <v>2462</v>
       </c>
       <c r="K18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L18" s="0" t="n">
         <v>2245</v>
       </c>
       <c r="M18" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N18" s="0" t="n">
-        <v>4109</v>
+        <v>3544</v>
       </c>
       <c r="O18" s="0" t="n">
-        <v>4356</v>
+        <v>4743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>C.P.OLEIN</t>
         </is>
       </c>
       <c r="B19" s="0" t="n">
         <v>42839</v>
       </c>
       <c r="C19" s="0" t="n">
-        <v>0</v>
+        <v>89563</v>
       </c>
       <c r="D19" s="0" t="n">
         <v>53789</v>
       </c>
       <c r="E19" s="0" t="n">
-        <v>0</v>
+        <v>43311</v>
       </c>
       <c r="F19" s="0" t="n">
         <v>64957</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>0</v>
+        <v>68679</v>
       </c>
       <c r="H19" s="0" t="n">
         <v>40364</v>
       </c>
       <c r="I19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="0" t="n">
         <v>24253</v>
       </c>
       <c r="K19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L19" s="0" t="n">
         <v>48727</v>
       </c>
       <c r="M19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N19" s="0" t="n">
-        <v>29871</v>
+        <v>40080</v>
       </c>
       <c r="O19" s="0" t="n">
-        <v>34535</v>
+        <v>47579</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>RBD PALM OIL</t>
         </is>
       </c>
       <c r="B20" s="0" t="n">
         <v>95367</v>
       </c>
       <c r="C20" s="0" t="n">
-        <v>0</v>
+        <v>141690</v>
       </c>
       <c r="D20" s="0" t="n">
         <v>123719</v>
       </c>
       <c r="E20" s="0" t="n">
-        <v>0</v>
+        <v>125143</v>
       </c>
       <c r="F20" s="0" t="n">
         <v>102140</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>0</v>
+        <v>142592</v>
       </c>
       <c r="H20" s="0" t="n">
         <v>124701</v>
       </c>
       <c r="I20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="0" t="n">
         <v>138236</v>
       </c>
       <c r="K20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L20" s="0" t="n">
         <v>127987</v>
       </c>
       <c r="M20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N20" s="0" t="n">
-        <v>84599</v>
+        <v>95308</v>
       </c>
       <c r="O20" s="0" t="n">
-        <v>118756</v>
+        <v>125592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>RBD PALM OLEIN</t>
         </is>
       </c>
       <c r="B21" s="0" t="n">
         <v>275492</v>
       </c>
       <c r="C21" s="0" t="n">
-        <v>0</v>
+        <v>334207</v>
       </c>
       <c r="D21" s="0" t="n">
         <v>285595</v>
       </c>
       <c r="E21" s="0" t="n">
-        <v>0</v>
+        <v>352642</v>
       </c>
       <c r="F21" s="0" t="n">
         <v>308999</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>0</v>
+        <v>365105</v>
       </c>
       <c r="H21" s="0" t="n">
         <v>277769</v>
       </c>
       <c r="I21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="0" t="n">
         <v>284080</v>
       </c>
       <c r="K21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L21" s="0" t="n">
         <v>301125</v>
       </c>
       <c r="M21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N21" s="0" t="n">
-        <v>194318</v>
+        <v>234738</v>
       </c>
       <c r="O21" s="0" t="n">
-        <v>246051</v>
+        <v>302919</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>RBD PALM STEARIN</t>
         </is>
       </c>
       <c r="B22" s="0" t="n">
         <v>145206</v>
       </c>
       <c r="C22" s="0" t="n">
-        <v>0</v>
+        <v>160498</v>
       </c>
       <c r="D22" s="0" t="n">
         <v>133236</v>
       </c>
       <c r="E22" s="0" t="n">
-        <v>0</v>
+        <v>137326</v>
       </c>
       <c r="F22" s="0" t="n">
         <v>132106</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>0</v>
+        <v>157515</v>
       </c>
       <c r="H22" s="0" t="n">
         <v>154918</v>
       </c>
       <c r="I22" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="0" t="n">
         <v>171376</v>
       </c>
       <c r="K22" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L22" s="0" t="n">
         <v>175625</v>
       </c>
       <c r="M22" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N22" s="0" t="n">
-        <v>117532</v>
+        <v>129510</v>
       </c>
       <c r="O22" s="0" t="n">
-        <v>163712</v>
+        <v>157810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>PFAD</t>
         </is>
       </c>
       <c r="B23" s="0" t="n">
         <v>51508</v>
       </c>
       <c r="C23" s="0" t="n">
-        <v>0</v>
+        <v>65110</v>
       </c>
       <c r="D23" s="0" t="n">
         <v>59572</v>
       </c>
       <c r="E23" s="0" t="n">
-        <v>0</v>
+        <v>66048</v>
       </c>
       <c r="F23" s="0" t="n">
         <v>64797</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>0</v>
+        <v>57954</v>
       </c>
       <c r="H23" s="0" t="n">
         <v>52650</v>
       </c>
       <c r="I23" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="0" t="n">
         <v>62211</v>
       </c>
       <c r="K23" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L23" s="0" t="n">
         <v>65323</v>
       </c>
       <c r="M23" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N23" s="0" t="n">
-        <v>47168</v>
+        <v>52266</v>
       </c>
       <c r="O23" s="0" t="n">
-        <v>78104</v>
+        <v>72151</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>COOKING OIL</t>
         </is>
       </c>
       <c r="B24" s="0" t="n">
         <v>15253</v>
       </c>
       <c r="C24" s="0" t="n">
-        <v>0</v>
+        <v>13472</v>
       </c>
       <c r="D24" s="0" t="n">
         <v>15367</v>
       </c>
       <c r="E24" s="0" t="n">
-        <v>0</v>
+        <v>14025</v>
       </c>
       <c r="F24" s="0" t="n">
         <v>13804</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>0</v>
+        <v>15187</v>
       </c>
       <c r="H24" s="0" t="n">
         <v>10586</v>
       </c>
       <c r="I24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="0" t="n">
         <v>12885</v>
       </c>
       <c r="K24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L24" s="0" t="n">
         <v>12543</v>
       </c>
       <c r="M24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N24" s="0" t="n">
-        <v>12240</v>
+        <v>12992</v>
       </c>
       <c r="O24" s="0" t="n">
-        <v>11046</v>
+        <v>12465</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>