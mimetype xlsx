--- v0 (2026-05-21)
+++ v1 (2026-10-23)
@@ -120,51 +120,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>MONTHLY SUPPLY-DEMAND OF OIL PALM GERMINATED SEEDS BY REGION  JANUARY - APRIL 2026 (NUMBER OF SEEDS)</t>
+          <t>MONTHLY SUPPLY-DEMAND OF OIL PALM GERMINATED SEEDS BY REGION  JANUARY - SEPTEMBER 2026 (NUMBER OF SEEDS)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Penisular Malaysia</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Sabah &amp; Sarawak</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
@@ -287,166 +287,166 @@
         <v>12625000</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>4897090</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>4435814</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>1830197</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>17060814</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>6727287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>MAY</t>
         </is>
       </c>
       <c r="B9" s="0" t="n">
-        <v>0</v>
+        <v>12882466</v>
       </c>
       <c r="C9" s="0" t="n">
-        <v>0</v>
+        <v>4425180</v>
       </c>
       <c r="D9" s="0" t="n">
-        <v>0</v>
+        <v>4295527</v>
       </c>
       <c r="E9" s="0" t="n">
-        <v>0</v>
+        <v>1732328</v>
       </c>
       <c r="F9" s="0" t="n">
-        <v>0</v>
+        <v>17177993</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>0</v>
+        <v>6157508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>JUNE</t>
         </is>
       </c>
       <c r="B10" s="0" t="n">
-        <v>0</v>
+        <v>13732280</v>
       </c>
       <c r="C10" s="0" t="n">
-        <v>0</v>
+        <v>4709536</v>
       </c>
       <c r="D10" s="0" t="n">
-        <v>0</v>
+        <v>4401981</v>
       </c>
       <c r="E10" s="0" t="n">
-        <v>0</v>
+        <v>1610945</v>
       </c>
       <c r="F10" s="0" t="n">
-        <v>0</v>
+        <v>18134261</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>0</v>
+        <v>6320481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>JULY</t>
         </is>
       </c>
       <c r="B11" s="0" t="n">
-        <v>0</v>
+        <v>14783742</v>
       </c>
       <c r="C11" s="0" t="n">
-        <v>0</v>
+        <v>4660961</v>
       </c>
       <c r="D11" s="0" t="n">
-        <v>0</v>
+        <v>4396831</v>
       </c>
       <c r="E11" s="0" t="n">
-        <v>0</v>
+        <v>1721460</v>
       </c>
       <c r="F11" s="0" t="n">
-        <v>0</v>
+        <v>19180573</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>0</v>
+        <v>6382421</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>AUGUST</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
-        <v>0</v>
+        <v>16406504</v>
       </c>
       <c r="C12" s="0" t="n">
-        <v>0</v>
+        <v>5001289</v>
       </c>
       <c r="D12" s="0" t="n">
-        <v>0</v>
+        <v>4238684</v>
       </c>
       <c r="E12" s="0" t="n">
-        <v>0</v>
+        <v>1586023</v>
       </c>
       <c r="F12" s="0" t="n">
-        <v>0</v>
+        <v>20645188</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>0</v>
+        <v>6587312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>SEPTEMBER</t>
         </is>
       </c>
       <c r="B13" s="0" t="n">
-        <v>0</v>
+        <v>17138244</v>
       </c>
       <c r="C13" s="0" t="n">
-        <v>0</v>
+        <v>5439791</v>
       </c>
       <c r="D13" s="0" t="n">
-        <v>0</v>
+        <v>4027444</v>
       </c>
       <c r="E13" s="0" t="n">
-        <v>0</v>
+        <v>1862029</v>
       </c>
       <c r="F13" s="0" t="n">
-        <v>0</v>
+        <v>21165688</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>0</v>
+        <v>7301820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>OCTOBER</t>
         </is>
       </c>
       <c r="B14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="C14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="E14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="F14" s="0" t="n">
         <v>0</v>
       </c>
       <c r="G14" s="0" t="n">
         <v>0</v>