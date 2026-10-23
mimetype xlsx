--- v0 (2026-04-29)
+++ v1 (2026-10-23)
@@ -120,102 +120,102 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:O40"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>MONTHLY CLOSING STOCK OF OIL PALM PRODUCTS FOR THE MONTH OF MARCH 2026</t>
+          <t>MONTHLY CLOSING STOCK OF OIL PALM PRODUCTS FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>JANUARY-JUNE 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Mar</t>
         </is>
       </c>
       <c r="G3" s="0"/>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="I3" s="0"/>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>May</t>
         </is>
       </c>
       <c r="K3" s="0"/>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>Jun</t>
         </is>
       </c>
       <c r="M3" s="0"/>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>Average Jan - Mar</t>
+          <t>Average Jan - Jun</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>2025</v>
@@ -237,647 +237,647 @@
       </c>
       <c r="N4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="O4" s="0" t="n">
         <v>2026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>CRUDE PALM OIL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>PENINSULAR</t>
         </is>
       </c>
       <c r="B6" s="0" t="n">
         <v>372208</v>
       </c>
       <c r="C6" s="0" t="n">
-        <v>765673</v>
+        <v>765023</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>392294</v>
       </c>
       <c r="E6" s="0" t="n">
-        <v>724437</v>
+        <v>723212</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>365973</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>598151</v>
+        <v>597713</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>526935</v>
       </c>
       <c r="I6" s="0" t="n">
-        <v>0</v>
+        <v>501258</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>488363</v>
       </c>
       <c r="K6" s="0" t="n">
-        <v>0</v>
+        <v>517639</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>455805</v>
       </c>
       <c r="M6" s="0" t="n">
-        <v>0</v>
+        <v>583017</v>
       </c>
       <c r="N6" s="0" t="n">
-        <v>376825</v>
+        <v>433596</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>696087</v>
+        <v>614644</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
         <v>271167</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>527678</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>235494</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>451951</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>250976</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>418475</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>347773</v>
       </c>
       <c r="I7" s="0" t="n">
-        <v>0</v>
+        <v>459390</v>
       </c>
       <c r="J7" s="0" t="n">
         <v>328038</v>
       </c>
       <c r="K7" s="0" t="n">
-        <v>0</v>
+        <v>435847</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>327261</v>
       </c>
       <c r="M7" s="0" t="n">
-        <v>0</v>
+        <v>431150</v>
       </c>
       <c r="N7" s="0" t="n">
-        <v>252546</v>
+        <v>293452</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>466035</v>
+        <v>454082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>145719</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>378785</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>198155</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>300447</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>162097</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>239742</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>176155</v>
       </c>
       <c r="I8" s="0" t="n">
-        <v>0</v>
+        <v>302221</v>
       </c>
       <c r="J8" s="0" t="n">
         <v>285328</v>
       </c>
       <c r="K8" s="0" t="n">
-        <v>0</v>
+        <v>329208</v>
       </c>
       <c r="L8" s="0" t="n">
         <v>258702</v>
       </c>
       <c r="M8" s="0" t="n">
-        <v>0</v>
+        <v>316466</v>
       </c>
       <c r="N8" s="0" t="n">
-        <v>168657</v>
+        <v>204359</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>306325</v>
+        <v>311145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>TOTAL CRUDE PALM OIL</t>
         </is>
       </c>
       <c r="B9" s="0" t="n">
         <v>789094</v>
       </c>
       <c r="C9" s="0" t="n">
-        <v>1672136</v>
+        <v>1671486</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>825943</v>
       </c>
       <c r="E9" s="0" t="n">
-        <v>1476835</v>
+        <v>1475610</v>
       </c>
       <c r="F9" s="0" t="n">
         <v>779046</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>1256368</v>
+        <v>1255930</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>1050863</v>
       </c>
       <c r="I9" s="0" t="n">
-        <v>0</v>
+        <v>1262869</v>
       </c>
       <c r="J9" s="0" t="n">
         <v>1101729</v>
       </c>
       <c r="K9" s="0" t="n">
-        <v>0</v>
+        <v>1282694</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>1041768</v>
       </c>
       <c r="M9" s="0" t="n">
-        <v>0</v>
+        <v>1330633</v>
       </c>
       <c r="N9" s="0" t="n">
-        <v>798028</v>
+        <v>931407</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>1468446</v>
+        <v>1379870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>PROCESSED PALM OIL</t>
         </is>
       </c>
       <c r="B10" s="0" t="n">
         <v>791840</v>
       </c>
       <c r="C10" s="0" t="n">
         <v>1142713</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>683999</v>
       </c>
       <c r="E10" s="0" t="n">
-        <v>1226893</v>
+        <v>1226686</v>
       </c>
       <c r="F10" s="0" t="n">
         <v>784785</v>
       </c>
       <c r="G10" s="0" t="n">
-        <v>1010892</v>
+        <v>1013243</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>814673</v>
       </c>
       <c r="I10" s="0" t="n">
-        <v>0</v>
+        <v>1044611</v>
       </c>
       <c r="J10" s="0" t="n">
         <v>881166</v>
       </c>
       <c r="K10" s="0" t="n">
-        <v>0</v>
+        <v>1143399</v>
       </c>
       <c r="L10" s="0" t="n">
         <v>989481</v>
       </c>
       <c r="M10" s="0" t="n">
-        <v>0</v>
+        <v>1211009</v>
       </c>
       <c r="N10" s="0" t="n">
-        <v>753541</v>
+        <v>824324</v>
       </c>
       <c r="O10" s="0" t="n">
-        <v>1126833</v>
+        <v>1130277</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>TOTAL PALM OIL</t>
         </is>
       </c>
       <c r="B11" s="0" t="n">
         <v>1580934</v>
       </c>
       <c r="C11" s="0" t="n">
-        <v>2814849</v>
+        <v>2814199</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>1509942</v>
       </c>
       <c r="E11" s="0" t="n">
-        <v>2703728</v>
+        <v>2702296</v>
       </c>
       <c r="F11" s="0" t="n">
         <v>1563831</v>
       </c>
       <c r="G11" s="0" t="n">
-        <v>2267260</v>
+        <v>2269173</v>
       </c>
       <c r="H11" s="0" t="n">
         <v>1865536</v>
       </c>
       <c r="I11" s="0" t="n">
-        <v>0</v>
+        <v>2307480</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>1982895</v>
       </c>
       <c r="K11" s="0" t="n">
-        <v>0</v>
+        <v>2426093</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>2031249</v>
       </c>
       <c r="M11" s="0" t="n">
-        <v>0</v>
+        <v>2541642</v>
       </c>
       <c r="N11" s="0" t="n">
-        <v>1551569</v>
+        <v>1755731</v>
       </c>
       <c r="O11" s="0" t="n">
-        <v>2595279</v>
+        <v>2510147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>PALM KERNEL</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
         <v>123294</v>
       </c>
       <c r="C12" s="0" t="n">
         <v>144487</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>125098</v>
       </c>
       <c r="E12" s="0" t="n">
         <v>150437</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>143272</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>138338</v>
       </c>
       <c r="H12" s="0" t="n">
         <v>180583</v>
       </c>
       <c r="I12" s="0" t="n">
-        <v>0</v>
+        <v>133774</v>
       </c>
       <c r="J12" s="0" t="n">
         <v>167479</v>
       </c>
       <c r="K12" s="0" t="n">
-        <v>0</v>
+        <v>124102</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>160107</v>
       </c>
       <c r="M12" s="0" t="n">
-        <v>0</v>
+        <v>135039</v>
       </c>
       <c r="N12" s="0" t="n">
-        <v>130555</v>
+        <v>149972</v>
       </c>
       <c r="O12" s="0" t="n">
-        <v>144421</v>
+        <v>137696</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>PALM KERNEL OIL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>CRUDE PALM KERNEL OIL</t>
         </is>
       </c>
       <c r="B14" s="0" t="n">
         <v>150352</v>
       </c>
       <c r="C14" s="0" t="n">
-        <v>257212</v>
+        <v>247289</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>155544</v>
       </c>
       <c r="E14" s="0" t="n">
-        <v>235064</v>
+        <v>229110</v>
       </c>
       <c r="F14" s="0" t="n">
         <v>156714</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>215191</v>
+        <v>209236</v>
       </c>
       <c r="H14" s="0" t="n">
         <v>175287</v>
       </c>
       <c r="I14" s="0" t="n">
-        <v>0</v>
+        <v>192654</v>
       </c>
       <c r="J14" s="0" t="n">
         <v>157611</v>
       </c>
       <c r="K14" s="0" t="n">
-        <v>0</v>
+        <v>189835</v>
       </c>
       <c r="L14" s="0" t="n">
         <v>144122</v>
       </c>
       <c r="M14" s="0" t="n">
-        <v>0</v>
+        <v>206420</v>
       </c>
       <c r="N14" s="0" t="n">
-        <v>154203</v>
+        <v>156605</v>
       </c>
       <c r="O14" s="0" t="n">
-        <v>235822</v>
+        <v>212424</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>PROCESSED PALM KERNEL OIL</t>
         </is>
       </c>
       <c r="B15" s="0" t="n">
         <v>132131</v>
       </c>
       <c r="C15" s="0" t="n">
-        <v>146607</v>
+        <v>156530</v>
       </c>
       <c r="D15" s="0" t="n">
         <v>120886</v>
       </c>
       <c r="E15" s="0" t="n">
-        <v>141278</v>
+        <v>147224</v>
       </c>
       <c r="F15" s="0" t="n">
         <v>113720</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>124496</v>
+        <v>131193</v>
       </c>
       <c r="H15" s="0" t="n">
         <v>132012</v>
       </c>
       <c r="I15" s="0" t="n">
-        <v>0</v>
+        <v>142582</v>
       </c>
       <c r="J15" s="0" t="n">
         <v>130503</v>
       </c>
       <c r="K15" s="0" t="n">
-        <v>0</v>
+        <v>139958</v>
       </c>
       <c r="L15" s="0" t="n">
         <v>142398</v>
       </c>
       <c r="M15" s="0" t="n">
-        <v>0</v>
+        <v>131789</v>
       </c>
       <c r="N15" s="0" t="n">
-        <v>122246</v>
+        <v>128608</v>
       </c>
       <c r="O15" s="0" t="n">
-        <v>137460</v>
+        <v>141546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>TOTAL PALM KERNEL OIL</t>
         </is>
       </c>
       <c r="B16" s="0" t="n">
         <v>282483</v>
       </c>
       <c r="C16" s="0" t="n">
         <v>403819</v>
       </c>
       <c r="D16" s="0" t="n">
         <v>276430</v>
       </c>
       <c r="E16" s="0" t="n">
-        <v>376342</v>
+        <v>376334</v>
       </c>
       <c r="F16" s="0" t="n">
         <v>270434</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>339687</v>
+        <v>340429</v>
       </c>
       <c r="H16" s="0" t="n">
         <v>307299</v>
       </c>
       <c r="I16" s="0" t="n">
-        <v>0</v>
+        <v>335236</v>
       </c>
       <c r="J16" s="0" t="n">
         <v>288114</v>
       </c>
       <c r="K16" s="0" t="n">
-        <v>0</v>
+        <v>329793</v>
       </c>
       <c r="L16" s="0" t="n">
         <v>286520</v>
       </c>
       <c r="M16" s="0" t="n">
-        <v>0</v>
+        <v>338209</v>
       </c>
       <c r="N16" s="0" t="n">
-        <v>276449</v>
+        <v>285213</v>
       </c>
       <c r="O16" s="0" t="n">
-        <v>373283</v>
+        <v>353970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>PALM KERNEL CAKE</t>
         </is>
       </c>
       <c r="B17" s="0" t="n">
         <v>197560</v>
       </c>
       <c r="C17" s="0" t="n">
         <v>228985</v>
       </c>
       <c r="D17" s="0" t="n">
         <v>151119</v>
       </c>
       <c r="E17" s="0" t="n">
         <v>225871</v>
       </c>
       <c r="F17" s="0" t="n">
         <v>180646</v>
       </c>
       <c r="G17" s="0" t="n">
         <v>220795</v>
       </c>
       <c r="H17" s="0" t="n">
         <v>235458</v>
       </c>
       <c r="I17" s="0" t="n">
-        <v>0</v>
+        <v>187019</v>
       </c>
       <c r="J17" s="0" t="n">
         <v>268145</v>
       </c>
       <c r="K17" s="0" t="n">
-        <v>0</v>
+        <v>236132</v>
       </c>
       <c r="L17" s="0" t="n">
         <v>276881</v>
       </c>
       <c r="M17" s="0" t="n">
-        <v>0</v>
+        <v>214405</v>
       </c>
       <c r="N17" s="0" t="n">
-        <v>176442</v>
+        <v>218302</v>
       </c>
       <c r="O17" s="0" t="n">
-        <v>225217</v>
+        <v>218868</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>MONTHLY CLOSING STOCK OF OIL PALM PRODUCTS FOR THE MONTH OF MARCH 2026</t>
+          <t>MONTHLY CLOSING STOCK OF OIL PALM PRODUCTS FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>JULY-DECEMBER 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0"/>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Jul</t>
         </is>
       </c>
       <c r="C22" s="0"/>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>Aug</t>
         </is>
       </c>
       <c r="E22" s="0"/>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Sep</t>
         </is>
       </c>
       <c r="G22" s="0"/>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>Oct</t>
         </is>
       </c>
       <c r="I22" s="0"/>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>Nov</t>
         </is>
       </c>
       <c r="K22" s="0"/>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>Dec</t>
         </is>
       </c>
       <c r="M22" s="0"/>
       <c r="N22" s="0" t="inlineStr">
         <is>
-          <t>Average Jan - Mar</t>
+          <t>Average Jan - Sep</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G23" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H23" s="0" t="n">
         <v>2025</v>
@@ -899,584 +899,584 @@
       </c>
       <c r="N23" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="O23" s="0" t="n">
         <v>2026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>CRUDE PALM OIL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>PENINSULAR</t>
         </is>
       </c>
       <c r="B25" s="0" t="n">
         <v>523182</v>
       </c>
       <c r="C25" s="0" t="n">
-        <v>0</v>
+        <v>697385</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>533821</v>
       </c>
       <c r="E25" s="0" t="n">
-        <v>0</v>
+        <v>812811</v>
       </c>
       <c r="F25" s="0" t="n">
         <v>605931</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>0</v>
+        <v>1032124</v>
       </c>
       <c r="H25" s="0" t="n">
         <v>719595</v>
       </c>
       <c r="I25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="0" t="n">
         <v>871864</v>
       </c>
       <c r="K25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L25" s="0" t="n">
         <v>847618</v>
       </c>
       <c r="M25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="0" t="n">
-        <v>376825</v>
+        <v>473835</v>
       </c>
       <c r="O25" s="0" t="n">
-        <v>696087</v>
+        <v>692242</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B26" s="0" t="n">
         <v>341737</v>
       </c>
       <c r="C26" s="0" t="n">
-        <v>0</v>
+        <v>366698</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>267169</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>0</v>
+        <v>432464</v>
       </c>
       <c r="F26" s="0" t="n">
         <v>351369</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>0</v>
+        <v>577387</v>
       </c>
       <c r="H26" s="0" t="n">
         <v>425979</v>
       </c>
       <c r="I26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="0" t="n">
         <v>468841</v>
       </c>
       <c r="K26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L26" s="0" t="n">
         <v>508913</v>
       </c>
       <c r="M26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="0" t="n">
-        <v>252546</v>
+        <v>302332</v>
       </c>
       <c r="O26" s="0" t="n">
-        <v>466035</v>
+        <v>455671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B27" s="0" t="n">
         <v>155964</v>
       </c>
       <c r="C27" s="0" t="n">
-        <v>0</v>
+        <v>364710</v>
       </c>
       <c r="D27" s="0" t="n">
         <v>274595</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>0</v>
+        <v>394993</v>
       </c>
       <c r="F27" s="0" t="n">
         <v>307128</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>0</v>
+        <v>553662</v>
       </c>
       <c r="H27" s="0" t="n">
         <v>336991</v>
       </c>
       <c r="I27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="0" t="n">
         <v>402288</v>
       </c>
       <c r="K27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L27" s="0" t="n">
         <v>465250</v>
       </c>
       <c r="M27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="0" t="n">
-        <v>168657</v>
+        <v>218205</v>
       </c>
       <c r="O27" s="0" t="n">
-        <v>306325</v>
+        <v>353359</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>TOTAL CRUDE PALM OIL</t>
         </is>
       </c>
       <c r="B28" s="0" t="n">
         <v>1020883</v>
       </c>
       <c r="C28" s="0" t="n">
-        <v>0</v>
+        <v>1428793</v>
       </c>
       <c r="D28" s="0" t="n">
         <v>1075585</v>
       </c>
       <c r="E28" s="0" t="n">
-        <v>0</v>
+        <v>1640268</v>
       </c>
       <c r="F28" s="0" t="n">
         <v>1264428</v>
       </c>
       <c r="G28" s="0" t="n">
-        <v>0</v>
+        <v>2163173</v>
       </c>
       <c r="H28" s="0" t="n">
         <v>1482565</v>
       </c>
       <c r="I28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="0" t="n">
         <v>1742993</v>
       </c>
       <c r="K28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L28" s="0" t="n">
         <v>1821781</v>
       </c>
       <c r="M28" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N28" s="0" t="n">
-        <v>798028</v>
+        <v>994371</v>
       </c>
       <c r="O28" s="0" t="n">
-        <v>1468446</v>
+        <v>1501273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>PROCESSED PALM OIL</t>
         </is>
       </c>
       <c r="B29" s="0" t="n">
         <v>1092998</v>
       </c>
       <c r="C29" s="0" t="n">
-        <v>0</v>
+        <v>1199421</v>
       </c>
       <c r="D29" s="0" t="n">
         <v>1126033</v>
       </c>
       <c r="E29" s="0" t="n">
-        <v>0</v>
+        <v>1178793</v>
       </c>
       <c r="F29" s="0" t="n">
         <v>1095144</v>
       </c>
       <c r="G29" s="0" t="n">
-        <v>0</v>
+        <v>1347724</v>
       </c>
       <c r="H29" s="0" t="n">
         <v>1025831</v>
       </c>
       <c r="I29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="0" t="n">
         <v>1092585</v>
       </c>
       <c r="K29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L29" s="0" t="n">
         <v>1229366</v>
       </c>
       <c r="M29" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N29" s="0" t="n">
-        <v>753541</v>
+        <v>917791</v>
       </c>
       <c r="O29" s="0" t="n">
-        <v>1126833</v>
+        <v>1167511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>TOTAL PALM OIL</t>
         </is>
       </c>
       <c r="B30" s="0" t="n">
         <v>2113881</v>
       </c>
       <c r="C30" s="0" t="n">
-        <v>0</v>
+        <v>2628214</v>
       </c>
       <c r="D30" s="0" t="n">
         <v>2201618</v>
       </c>
       <c r="E30" s="0" t="n">
-        <v>0</v>
+        <v>2819061</v>
       </c>
       <c r="F30" s="0" t="n">
         <v>2359572</v>
       </c>
       <c r="G30" s="0" t="n">
-        <v>0</v>
+        <v>3510897</v>
       </c>
       <c r="H30" s="0" t="n">
         <v>2508396</v>
       </c>
       <c r="I30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="0" t="n">
         <v>2835578</v>
       </c>
       <c r="K30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L30" s="0" t="n">
         <v>3051147</v>
       </c>
       <c r="M30" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N30" s="0" t="n">
-        <v>1551569</v>
+        <v>1912162</v>
       </c>
       <c r="O30" s="0" t="n">
-        <v>2595279</v>
+        <v>2668784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>PALM KERNEL</t>
         </is>
       </c>
       <c r="B31" s="0" t="n">
         <v>137623</v>
       </c>
       <c r="C31" s="0" t="n">
-        <v>0</v>
+        <v>138335</v>
       </c>
       <c r="D31" s="0" t="n">
         <v>147658</v>
       </c>
       <c r="E31" s="0" t="n">
-        <v>0</v>
+        <v>148481</v>
       </c>
       <c r="F31" s="0" t="n">
         <v>158230</v>
       </c>
       <c r="G31" s="0" t="n">
-        <v>0</v>
+        <v>212931</v>
       </c>
       <c r="H31" s="0" t="n">
         <v>189015</v>
       </c>
       <c r="I31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="0" t="n">
         <v>186737</v>
       </c>
       <c r="K31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L31" s="0" t="n">
         <v>183549</v>
       </c>
       <c r="M31" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N31" s="0" t="n">
-        <v>130555</v>
+        <v>149260</v>
       </c>
       <c r="O31" s="0" t="n">
-        <v>144421</v>
+        <v>147325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>PALM KERNEL OIL</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>CRUDE PALM KERNEL OIL</t>
         </is>
       </c>
       <c r="B33" s="0" t="n">
         <v>187810</v>
       </c>
       <c r="C33" s="0" t="n">
-        <v>0</v>
+        <v>199360</v>
       </c>
       <c r="D33" s="0" t="n">
         <v>194893</v>
       </c>
       <c r="E33" s="0" t="n">
-        <v>0</v>
+        <v>219267</v>
       </c>
       <c r="F33" s="0" t="n">
         <v>173060</v>
       </c>
       <c r="G33" s="0" t="n">
-        <v>0</v>
+        <v>247767</v>
       </c>
       <c r="H33" s="0" t="n">
         <v>173068</v>
       </c>
       <c r="I33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="0" t="n">
         <v>171533</v>
       </c>
       <c r="K33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L33" s="0" t="n">
         <v>182418</v>
       </c>
       <c r="M33" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N33" s="0" t="n">
-        <v>154203</v>
+        <v>166155</v>
       </c>
       <c r="O33" s="0" t="n">
-        <v>235822</v>
+        <v>215660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>PROCESSED PALM KERNEL OIL</t>
         </is>
       </c>
       <c r="B34" s="0" t="n">
         <v>133209</v>
       </c>
       <c r="C34" s="0" t="n">
-        <v>0</v>
+        <v>141883</v>
       </c>
       <c r="D34" s="0" t="n">
         <v>136297</v>
       </c>
       <c r="E34" s="0" t="n">
-        <v>0</v>
+        <v>119933</v>
       </c>
       <c r="F34" s="0" t="n">
         <v>116455</v>
       </c>
       <c r="G34" s="0" t="n">
-        <v>0</v>
+        <v>149458</v>
       </c>
       <c r="H34" s="0" t="n">
         <v>125648</v>
       </c>
       <c r="I34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="0" t="n">
         <v>143307</v>
       </c>
       <c r="K34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L34" s="0" t="n">
         <v>147328</v>
       </c>
       <c r="M34" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N34" s="0" t="n">
-        <v>122246</v>
+        <v>128623</v>
       </c>
       <c r="O34" s="0" t="n">
-        <v>137460</v>
+        <v>140061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>TOTAL PALM KERNEL OIL</t>
         </is>
       </c>
       <c r="B35" s="0" t="n">
         <v>321019</v>
       </c>
       <c r="C35" s="0" t="n">
-        <v>0</v>
+        <v>341243</v>
       </c>
       <c r="D35" s="0" t="n">
         <v>331190</v>
       </c>
       <c r="E35" s="0" t="n">
-        <v>0</v>
+        <v>339200</v>
       </c>
       <c r="F35" s="0" t="n">
         <v>289515</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>0</v>
+        <v>397225</v>
       </c>
       <c r="H35" s="0" t="n">
         <v>298716</v>
       </c>
       <c r="I35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="0" t="n">
         <v>314840</v>
       </c>
       <c r="K35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L35" s="0" t="n">
         <v>329746</v>
       </c>
       <c r="M35" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N35" s="0" t="n">
-        <v>276449</v>
+        <v>294778</v>
       </c>
       <c r="O35" s="0" t="n">
-        <v>373283</v>
+        <v>355721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>PALM KERNEL CAKE</t>
         </is>
       </c>
       <c r="B36" s="0" t="n">
         <v>267545</v>
       </c>
       <c r="C36" s="0" t="n">
-        <v>0</v>
+        <v>235941</v>
       </c>
       <c r="D36" s="0" t="n">
         <v>309796</v>
       </c>
       <c r="E36" s="0" t="n">
-        <v>0</v>
+        <v>246022</v>
       </c>
       <c r="F36" s="0" t="n">
         <v>288958</v>
       </c>
       <c r="G36" s="0" t="n">
-        <v>0</v>
+        <v>286024</v>
       </c>
       <c r="H36" s="0" t="n">
         <v>299160</v>
       </c>
       <c r="I36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="0" t="n">
         <v>280195</v>
       </c>
       <c r="K36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L36" s="0" t="n">
         <v>249493</v>
       </c>
       <c r="M36" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N36" s="0" t="n">
-        <v>176442</v>
+        <v>241790</v>
       </c>
       <c r="O36" s="0" t="n">
-        <v>225217</v>
+        <v>231244</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>