--- v0 (2026-05-21)
+++ v1 (2026-10-23)
@@ -120,102 +120,102 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>PRODUCTION OF PALM KERNEL CAKE FOR THE MONTH OF APRIL 2026</t>
+          <t>PRODUCTION OF PALM KERNEL CAKE FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>JANUARY-JUNE 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Mar</t>
         </is>
       </c>
       <c r="G3" s="0"/>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="I3" s="0"/>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>May</t>
         </is>
       </c>
       <c r="K3" s="0"/>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>Jun</t>
         </is>
       </c>
       <c r="M3" s="0"/>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>Total Jan - Apr</t>
+          <t>Total Jan - Jun</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>2025</v>
@@ -254,515 +254,515 @@
       <c r="C5" s="0" t="n">
         <v>36576</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>29498</v>
       </c>
       <c r="E5" s="0" t="n">
         <v>27941</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>32443</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>32701</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>37692</v>
       </c>
       <c r="I5" s="0" t="n">
         <v>41406</v>
       </c>
       <c r="J5" s="0" t="n">
         <v>44764</v>
       </c>
       <c r="K5" s="0" t="n">
-        <v>0</v>
+        <v>37321</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>40377</v>
       </c>
       <c r="M5" s="0" t="n">
-        <v>0</v>
+        <v>38429</v>
       </c>
       <c r="N5" s="0" t="n">
-        <v>129880</v>
+        <v>215021</v>
       </c>
       <c r="O5" s="0" t="n">
-        <v>138624</v>
+        <v>214374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B6" s="0" t="n">
         <v>15606</v>
       </c>
       <c r="C6" s="0" t="n">
         <v>22929</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>16645</v>
       </c>
       <c r="E6" s="0" t="n">
         <v>16903</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>19948</v>
       </c>
       <c r="G6" s="0" t="n">
         <v>23771</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>24619</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>23994</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>32440</v>
       </c>
       <c r="K6" s="0" t="n">
-        <v>0</v>
+        <v>23812</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>30078</v>
       </c>
       <c r="M6" s="0" t="n">
-        <v>0</v>
+        <v>24392</v>
       </c>
       <c r="N6" s="0" t="n">
-        <v>76818</v>
+        <v>139336</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>87597</v>
+        <v>135801</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
         <v>32272</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>52805</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>32964</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>32223</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>40039</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>38075</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>42886</v>
       </c>
       <c r="I7" s="0" t="n">
         <v>48612</v>
       </c>
       <c r="J7" s="0" t="n">
         <v>51472</v>
       </c>
       <c r="K7" s="0" t="n">
-        <v>0</v>
+        <v>42057</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>49560</v>
       </c>
       <c r="M7" s="0" t="n">
-        <v>0</v>
+        <v>45738</v>
       </c>
       <c r="N7" s="0" t="n">
-        <v>148161</v>
+        <v>249193</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>171715</v>
+        <v>259510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>9570</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>16867</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>10018</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>11470</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>12139</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>11393</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>14987</v>
       </c>
       <c r="I8" s="0" t="n">
         <v>15898</v>
       </c>
       <c r="J8" s="0" t="n">
         <v>19724</v>
       </c>
       <c r="K8" s="0" t="n">
-        <v>0</v>
+        <v>13787</v>
       </c>
       <c r="L8" s="0" t="n">
         <v>17319</v>
       </c>
       <c r="M8" s="0" t="n">
-        <v>0</v>
+        <v>13971</v>
       </c>
       <c r="N8" s="0" t="n">
-        <v>46714</v>
+        <v>83757</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>55628</v>
+        <v>83386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B9" s="0" t="n">
         <v>87695</v>
       </c>
       <c r="C9" s="0" t="n">
         <v>129177</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>89125</v>
       </c>
       <c r="E9" s="0" t="n">
         <v>88537</v>
       </c>
       <c r="F9" s="0" t="n">
         <v>104569</v>
       </c>
       <c r="G9" s="0" t="n">
         <v>105940</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>120184</v>
       </c>
       <c r="I9" s="0" t="n">
         <v>129910</v>
       </c>
       <c r="J9" s="0" t="n">
         <v>148400</v>
       </c>
       <c r="K9" s="0" t="n">
-        <v>0</v>
+        <v>116977</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>137334</v>
       </c>
       <c r="M9" s="0" t="n">
-        <v>0</v>
+        <v>122530</v>
       </c>
       <c r="N9" s="0" t="n">
-        <v>401573</v>
+        <v>687307</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>453564</v>
+        <v>693071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B10" s="0" t="n">
         <v>33069</v>
       </c>
       <c r="C10" s="0" t="n">
         <v>43523</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>27396</v>
       </c>
       <c r="E10" s="0" t="n">
         <v>37926</v>
       </c>
       <c r="F10" s="0" t="n">
         <v>31408</v>
       </c>
       <c r="G10" s="0" t="n">
         <v>34495</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>39063</v>
       </c>
       <c r="I10" s="0" t="n">
         <v>45155</v>
       </c>
       <c r="J10" s="0" t="n">
         <v>45296</v>
       </c>
       <c r="K10" s="0" t="n">
-        <v>0</v>
+        <v>39249</v>
       </c>
       <c r="L10" s="0" t="n">
         <v>42011</v>
       </c>
       <c r="M10" s="0" t="n">
-        <v>0</v>
+        <v>40261</v>
       </c>
       <c r="N10" s="0" t="n">
-        <v>130936</v>
+        <v>218243</v>
       </c>
       <c r="O10" s="0" t="n">
-        <v>161099</v>
+        <v>240609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B11" s="0" t="n">
         <v>31049</v>
       </c>
       <c r="C11" s="0" t="n">
         <v>42120</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>26476</v>
       </c>
       <c r="E11" s="0" t="n">
         <v>31774</v>
       </c>
       <c r="F11" s="0" t="n">
         <v>36674</v>
       </c>
       <c r="G11" s="0" t="n">
         <v>35971</v>
       </c>
       <c r="H11" s="0" t="n">
         <v>33610</v>
       </c>
       <c r="I11" s="0" t="n">
         <v>39338</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>37872</v>
       </c>
       <c r="K11" s="0" t="n">
-        <v>0</v>
+        <v>37136</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>34053</v>
       </c>
       <c r="M11" s="0" t="n">
-        <v>0</v>
+        <v>32743</v>
       </c>
       <c r="N11" s="0" t="n">
-        <v>127809</v>
+        <v>199734</v>
       </c>
       <c r="O11" s="0" t="n">
-        <v>149203</v>
+        <v>219082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
         <v>64118</v>
       </c>
       <c r="C12" s="0" t="n">
         <v>85643</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>53872</v>
       </c>
       <c r="E12" s="0" t="n">
         <v>69700</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>68082</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>70466</v>
       </c>
       <c r="H12" s="0" t="n">
         <v>72673</v>
       </c>
       <c r="I12" s="0" t="n">
         <v>84493</v>
       </c>
       <c r="J12" s="0" t="n">
         <v>83168</v>
       </c>
       <c r="K12" s="0" t="n">
-        <v>0</v>
+        <v>76385</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>76064</v>
       </c>
       <c r="M12" s="0" t="n">
-        <v>0</v>
+        <v>73004</v>
       </c>
       <c r="N12" s="0" t="n">
-        <v>258745</v>
+        <v>417977</v>
       </c>
       <c r="O12" s="0" t="n">
-        <v>310302</v>
+        <v>459691</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B13" s="0" t="n">
         <v>151813</v>
       </c>
       <c r="C13" s="0" t="n">
         <v>214820</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>142997</v>
       </c>
       <c r="E13" s="0" t="n">
         <v>158237</v>
       </c>
       <c r="F13" s="0" t="n">
         <v>172651</v>
       </c>
       <c r="G13" s="0" t="n">
         <v>176406</v>
       </c>
       <c r="H13" s="0" t="n">
         <v>192857</v>
       </c>
       <c r="I13" s="0" t="n">
         <v>214403</v>
       </c>
       <c r="J13" s="0" t="n">
         <v>231568</v>
       </c>
       <c r="K13" s="0" t="n">
-        <v>0</v>
+        <v>193362</v>
       </c>
       <c r="L13" s="0" t="n">
         <v>213398</v>
       </c>
       <c r="M13" s="0" t="n">
-        <v>0</v>
+        <v>195534</v>
       </c>
       <c r="N13" s="0" t="n">
-        <v>660318</v>
+        <v>1105284</v>
       </c>
       <c r="O13" s="0" t="n">
-        <v>763866</v>
+        <v>1152762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>PRODUCTION OF PALM KERNEL CAKE FOR THE MONTH OF APRIL 2026</t>
+          <t>PRODUCTION OF PALM KERNEL CAKE FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>JULY-DECEMBER 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Jul</t>
         </is>
       </c>
       <c r="C17" s="0"/>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>Aug</t>
         </is>
       </c>
       <c r="E17" s="0"/>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Sep</t>
         </is>
       </c>
       <c r="G17" s="0"/>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Oct</t>
         </is>
       </c>
       <c r="I17" s="0"/>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>Nov</t>
         </is>
       </c>
       <c r="K17" s="0"/>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>Dec</t>
         </is>
       </c>
       <c r="M17" s="0"/>
       <c r="N17" s="0" t="inlineStr">
         <is>
-          <t>Total Jan - Apr</t>
+          <t>Total Jan - Sep</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0"/>
       <c r="B18" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C18" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E18" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F18" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G18" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H18" s="0" t="n">
         <v>2025</v>
@@ -777,479 +777,479 @@
         <v>2026</v>
       </c>
       <c r="L18" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="M18" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="N18" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="O18" s="0" t="n">
         <v>2026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>JOHOR</t>
         </is>
       </c>
       <c r="B19" s="0" t="n">
         <v>49798</v>
       </c>
       <c r="C19" s="0" t="n">
-        <v>0</v>
+        <v>41578</v>
       </c>
       <c r="D19" s="0" t="n">
         <v>49071</v>
       </c>
       <c r="E19" s="0" t="n">
-        <v>0</v>
+        <v>42250</v>
       </c>
       <c r="F19" s="0" t="n">
         <v>45532</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>0</v>
+        <v>42650</v>
       </c>
       <c r="H19" s="0" t="n">
         <v>44688</v>
       </c>
       <c r="I19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="0" t="n">
         <v>41943</v>
       </c>
       <c r="K19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L19" s="0" t="n">
         <v>46096</v>
       </c>
       <c r="M19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N19" s="0" t="n">
-        <v>129880</v>
+        <v>359422</v>
       </c>
       <c r="O19" s="0" t="n">
-        <v>138624</v>
+        <v>340852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B20" s="0" t="n">
         <v>36048</v>
       </c>
       <c r="C20" s="0" t="n">
-        <v>0</v>
+        <v>30520</v>
       </c>
       <c r="D20" s="0" t="n">
         <v>31957</v>
       </c>
       <c r="E20" s="0" t="n">
-        <v>0</v>
+        <v>27394</v>
       </c>
       <c r="F20" s="0" t="n">
         <v>27596</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>0</v>
+        <v>30433</v>
       </c>
       <c r="H20" s="0" t="n">
         <v>27442</v>
       </c>
       <c r="I20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="0" t="n">
         <v>24151</v>
       </c>
       <c r="K20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L20" s="0" t="n">
         <v>25032</v>
       </c>
       <c r="M20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N20" s="0" t="n">
-        <v>76818</v>
+        <v>234937</v>
       </c>
       <c r="O20" s="0" t="n">
-        <v>87597</v>
+        <v>224148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B21" s="0" t="n">
         <v>55456</v>
       </c>
       <c r="C21" s="0" t="n">
-        <v>0</v>
+        <v>49703</v>
       </c>
       <c r="D21" s="0" t="n">
         <v>54745</v>
       </c>
       <c r="E21" s="0" t="n">
-        <v>0</v>
+        <v>52499</v>
       </c>
       <c r="F21" s="0" t="n">
         <v>51497</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>0</v>
+        <v>54521</v>
       </c>
       <c r="H21" s="0" t="n">
         <v>50884</v>
       </c>
       <c r="I21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="0" t="n">
         <v>53141</v>
       </c>
       <c r="K21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L21" s="0" t="n">
         <v>51240</v>
       </c>
       <c r="M21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N21" s="0" t="n">
-        <v>148161</v>
+        <v>410891</v>
       </c>
       <c r="O21" s="0" t="n">
-        <v>171715</v>
+        <v>416233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B22" s="0" t="n">
         <v>20663</v>
       </c>
       <c r="C22" s="0" t="n">
-        <v>0</v>
+        <v>15675</v>
       </c>
       <c r="D22" s="0" t="n">
         <v>19445</v>
       </c>
       <c r="E22" s="0" t="n">
-        <v>0</v>
+        <v>18199</v>
       </c>
       <c r="F22" s="0" t="n">
         <v>17775</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>0</v>
+        <v>16403</v>
       </c>
       <c r="H22" s="0" t="n">
         <v>17977</v>
       </c>
       <c r="I22" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="0" t="n">
         <v>18710</v>
       </c>
       <c r="K22" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L22" s="0" t="n">
         <v>16334</v>
       </c>
       <c r="M22" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N22" s="0" t="n">
-        <v>46714</v>
+        <v>141640</v>
       </c>
       <c r="O22" s="0" t="n">
-        <v>55628</v>
+        <v>133663</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B23" s="0" t="n">
         <v>161965</v>
       </c>
       <c r="C23" s="0" t="n">
-        <v>0</v>
+        <v>137476</v>
       </c>
       <c r="D23" s="0" t="n">
         <v>155218</v>
       </c>
       <c r="E23" s="0" t="n">
-        <v>0</v>
+        <v>140342</v>
       </c>
       <c r="F23" s="0" t="n">
         <v>142400</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>0</v>
+        <v>144007</v>
       </c>
       <c r="H23" s="0" t="n">
         <v>140991</v>
       </c>
       <c r="I23" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="0" t="n">
         <v>137945</v>
       </c>
       <c r="K23" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L23" s="0" t="n">
         <v>138702</v>
       </c>
       <c r="M23" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N23" s="0" t="n">
-        <v>401573</v>
+        <v>1146890</v>
       </c>
       <c r="O23" s="0" t="n">
-        <v>453564</v>
+        <v>1114896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B24" s="0" t="n">
         <v>41749</v>
       </c>
       <c r="C24" s="0" t="n">
-        <v>0</v>
+        <v>37594</v>
       </c>
       <c r="D24" s="0" t="n">
         <v>35980</v>
       </c>
       <c r="E24" s="0" t="n">
-        <v>0</v>
+        <v>33679</v>
       </c>
       <c r="F24" s="0" t="n">
         <v>36281</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>0</v>
+        <v>44504</v>
       </c>
       <c r="H24" s="0" t="n">
         <v>42965</v>
       </c>
       <c r="I24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="0" t="n">
         <v>42593</v>
       </c>
       <c r="K24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L24" s="0" t="n">
         <v>46893</v>
       </c>
       <c r="M24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N24" s="0" t="n">
-        <v>130936</v>
+        <v>332253</v>
       </c>
       <c r="O24" s="0" t="n">
-        <v>161099</v>
+        <v>356386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B25" s="0" t="n">
         <v>34797</v>
       </c>
       <c r="C25" s="0" t="n">
-        <v>0</v>
+        <v>40234</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>36275</v>
       </c>
       <c r="E25" s="0" t="n">
-        <v>0</v>
+        <v>41826</v>
       </c>
       <c r="F25" s="0" t="n">
         <v>37784</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>0</v>
+        <v>44185</v>
       </c>
       <c r="H25" s="0" t="n">
         <v>45809</v>
       </c>
       <c r="I25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="0" t="n">
         <v>44819</v>
       </c>
       <c r="K25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L25" s="0" t="n">
         <v>44390</v>
       </c>
       <c r="M25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="0" t="n">
-        <v>127809</v>
+        <v>308590</v>
       </c>
       <c r="O25" s="0" t="n">
-        <v>149203</v>
+        <v>345327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B26" s="0" t="n">
         <v>76546</v>
       </c>
       <c r="C26" s="0" t="n">
-        <v>0</v>
+        <v>77828</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>72255</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>0</v>
+        <v>75505</v>
       </c>
       <c r="F26" s="0" t="n">
         <v>74065</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>0</v>
+        <v>88689</v>
       </c>
       <c r="H26" s="0" t="n">
         <v>88774</v>
       </c>
       <c r="I26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="0" t="n">
         <v>87412</v>
       </c>
       <c r="K26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L26" s="0" t="n">
         <v>91283</v>
       </c>
       <c r="M26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="0" t="n">
-        <v>258745</v>
+        <v>640843</v>
       </c>
       <c r="O26" s="0" t="n">
-        <v>310302</v>
+        <v>701713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B27" s="0" t="n">
         <v>238511</v>
       </c>
       <c r="C27" s="0" t="n">
-        <v>0</v>
+        <v>215304</v>
       </c>
       <c r="D27" s="0" t="n">
         <v>227473</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>0</v>
+        <v>215847</v>
       </c>
       <c r="F27" s="0" t="n">
         <v>216465</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>0</v>
+        <v>232696</v>
       </c>
       <c r="H27" s="0" t="n">
         <v>229765</v>
       </c>
       <c r="I27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="0" t="n">
         <v>225357</v>
       </c>
       <c r="K27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L27" s="0" t="n">
         <v>229985</v>
       </c>
       <c r="M27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="0" t="n">
-        <v>660318</v>
+        <v>1787733</v>
       </c>
       <c r="O27" s="0" t="n">
-        <v>763866</v>
+        <v>1816609</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>