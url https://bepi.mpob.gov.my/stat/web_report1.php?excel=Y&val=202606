--- v0 (2026-05-14)
+++ v1 (2026-10-23)
@@ -120,102 +120,102 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>PRODUCTION OF CRUDE PALM KERNEL OIL FOR THE MONTH OF APRIL 2026</t>
+          <t>PRODUCTION OF CRUDE PALM KERNEL OIL FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>JANUARY-JUNE 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Mar</t>
         </is>
       </c>
       <c r="G3" s="0"/>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Apr</t>
         </is>
       </c>
       <c r="I3" s="0"/>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>May</t>
         </is>
       </c>
       <c r="K3" s="0"/>
       <c r="L3" s="0" t="inlineStr">
         <is>
           <t>Jun</t>
         </is>
       </c>
       <c r="M3" s="0"/>
       <c r="N3" s="0" t="inlineStr">
         <is>
-          <t>Total Jan - Apr</t>
+          <t>Total Jan - Jun</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>2025</v>
@@ -254,515 +254,515 @@
       <c r="C5" s="0" t="n">
         <v>33690</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>27325</v>
       </c>
       <c r="E5" s="0" t="n">
         <v>25291</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>29664</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>29985</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>34411</v>
       </c>
       <c r="I5" s="0" t="n">
         <v>37829</v>
       </c>
       <c r="J5" s="0" t="n">
         <v>40798</v>
       </c>
       <c r="K5" s="0" t="n">
-        <v>0</v>
+        <v>34371</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>37822</v>
       </c>
       <c r="M5" s="0" t="n">
-        <v>0</v>
+        <v>35528</v>
       </c>
       <c r="N5" s="0" t="n">
-        <v>119208</v>
+        <v>197828</v>
       </c>
       <c r="O5" s="0" t="n">
-        <v>126795</v>
+        <v>196694</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B6" s="0" t="n">
         <v>14338</v>
       </c>
       <c r="C6" s="0" t="n">
         <v>21470</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>15196</v>
       </c>
       <c r="E6" s="0" t="n">
         <v>17209</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>18280</v>
       </c>
       <c r="G6" s="0" t="n">
         <v>22111</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>22711</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>22448</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>30089</v>
       </c>
       <c r="K6" s="0" t="n">
-        <v>0</v>
+        <v>22397</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>27953</v>
       </c>
       <c r="M6" s="0" t="n">
-        <v>0</v>
+        <v>22960</v>
       </c>
       <c r="N6" s="0" t="n">
-        <v>70525</v>
+        <v>128567</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>83238</v>
+        <v>128595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
         <v>28651</v>
       </c>
       <c r="C7" s="0" t="n">
         <v>47898</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>29394</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>29463</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>35266</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>34884</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>38015</v>
       </c>
       <c r="I7" s="0" t="n">
         <v>44213</v>
       </c>
       <c r="J7" s="0" t="n">
         <v>45884</v>
       </c>
       <c r="K7" s="0" t="n">
-        <v>0</v>
+        <v>38212</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>44935</v>
       </c>
       <c r="M7" s="0" t="n">
-        <v>0</v>
+        <v>41809</v>
       </c>
       <c r="N7" s="0" t="n">
-        <v>131326</v>
+        <v>222145</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>156458</v>
+        <v>236479</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>8959</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>16044</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>9277</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>10828</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>11062</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>10822</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>13863</v>
       </c>
       <c r="I8" s="0" t="n">
         <v>15203</v>
       </c>
       <c r="J8" s="0" t="n">
         <v>18514</v>
       </c>
       <c r="K8" s="0" t="n">
-        <v>0</v>
+        <v>13247</v>
       </c>
       <c r="L8" s="0" t="n">
         <v>16156</v>
       </c>
       <c r="M8" s="0" t="n">
-        <v>0</v>
+        <v>13370</v>
       </c>
       <c r="N8" s="0" t="n">
-        <v>43161</v>
+        <v>77831</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>52897</v>
+        <v>79514</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B9" s="0" t="n">
         <v>79756</v>
       </c>
       <c r="C9" s="0" t="n">
         <v>119102</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>81192</v>
       </c>
       <c r="E9" s="0" t="n">
         <v>82791</v>
       </c>
       <c r="F9" s="0" t="n">
         <v>94272</v>
       </c>
       <c r="G9" s="0" t="n">
         <v>97802</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>109000</v>
       </c>
       <c r="I9" s="0" t="n">
         <v>119693</v>
       </c>
       <c r="J9" s="0" t="n">
         <v>135285</v>
       </c>
       <c r="K9" s="0" t="n">
-        <v>0</v>
+        <v>108227</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>126866</v>
       </c>
       <c r="M9" s="0" t="n">
-        <v>0</v>
+        <v>113667</v>
       </c>
       <c r="N9" s="0" t="n">
-        <v>364220</v>
+        <v>626371</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>419388</v>
+        <v>641282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B10" s="0" t="n">
         <v>29343</v>
       </c>
       <c r="C10" s="0" t="n">
         <v>40980</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>25055</v>
       </c>
       <c r="E10" s="0" t="n">
         <v>32953</v>
       </c>
       <c r="F10" s="0" t="n">
         <v>27847</v>
       </c>
       <c r="G10" s="0" t="n">
         <v>32237</v>
       </c>
       <c r="H10" s="0" t="n">
         <v>35189</v>
       </c>
       <c r="I10" s="0" t="n">
         <v>37096</v>
       </c>
       <c r="J10" s="0" t="n">
         <v>41171</v>
       </c>
       <c r="K10" s="0" t="n">
-        <v>0</v>
+        <v>33074</v>
       </c>
       <c r="L10" s="0" t="n">
         <v>35500</v>
       </c>
       <c r="M10" s="0" t="n">
-        <v>0</v>
+        <v>30615</v>
       </c>
       <c r="N10" s="0" t="n">
-        <v>117434</v>
+        <v>194105</v>
       </c>
       <c r="O10" s="0" t="n">
-        <v>143266</v>
+        <v>206955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B11" s="0" t="n">
         <v>28059</v>
       </c>
       <c r="C11" s="0" t="n">
         <v>37598</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>23899</v>
       </c>
       <c r="E11" s="0" t="n">
         <v>29972</v>
       </c>
       <c r="F11" s="0" t="n">
         <v>27804</v>
       </c>
       <c r="G11" s="0" t="n">
         <v>32088</v>
       </c>
       <c r="H11" s="0" t="n">
         <v>32455</v>
       </c>
       <c r="I11" s="0" t="n">
         <v>35479</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>34056</v>
       </c>
       <c r="K11" s="0" t="n">
-        <v>0</v>
+        <v>33570</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>30299</v>
       </c>
       <c r="M11" s="0" t="n">
-        <v>0</v>
+        <v>29789</v>
       </c>
       <c r="N11" s="0" t="n">
-        <v>112217</v>
+        <v>176572</v>
       </c>
       <c r="O11" s="0" t="n">
-        <v>135137</v>
+        <v>198496</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
         <v>57402</v>
       </c>
       <c r="C12" s="0" t="n">
         <v>78578</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>48954</v>
       </c>
       <c r="E12" s="0" t="n">
         <v>62925</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>55651</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>64325</v>
       </c>
       <c r="H12" s="0" t="n">
         <v>67644</v>
       </c>
       <c r="I12" s="0" t="n">
         <v>72575</v>
       </c>
       <c r="J12" s="0" t="n">
         <v>75227</v>
       </c>
       <c r="K12" s="0" t="n">
-        <v>0</v>
+        <v>66644</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>65799</v>
       </c>
       <c r="M12" s="0" t="n">
-        <v>0</v>
+        <v>60404</v>
       </c>
       <c r="N12" s="0" t="n">
-        <v>229651</v>
+        <v>370677</v>
       </c>
       <c r="O12" s="0" t="n">
-        <v>278403</v>
+        <v>405451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B13" s="0" t="n">
         <v>137158</v>
       </c>
       <c r="C13" s="0" t="n">
         <v>197680</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>130146</v>
       </c>
       <c r="E13" s="0" t="n">
         <v>145716</v>
       </c>
       <c r="F13" s="0" t="n">
         <v>149923</v>
       </c>
       <c r="G13" s="0" t="n">
         <v>162127</v>
       </c>
       <c r="H13" s="0" t="n">
         <v>176644</v>
       </c>
       <c r="I13" s="0" t="n">
         <v>192268</v>
       </c>
       <c r="J13" s="0" t="n">
         <v>210512</v>
       </c>
       <c r="K13" s="0" t="n">
-        <v>0</v>
+        <v>174871</v>
       </c>
       <c r="L13" s="0" t="n">
         <v>192665</v>
       </c>
       <c r="M13" s="0" t="n">
-        <v>0</v>
+        <v>174071</v>
       </c>
       <c r="N13" s="0" t="n">
-        <v>593871</v>
+        <v>997048</v>
       </c>
       <c r="O13" s="0" t="n">
-        <v>697791</v>
+        <v>1046733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>PRODUCTION OF CRUDE PALM KERNEL OIL FOR THE MONTH OF APRIL 2026</t>
+          <t>PRODUCTION OF CRUDE PALM KERNEL OIL FOR THE MONTH OF SEPTEMBER 2026</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>JULY-DECEMBER 2025&amp;2026(TONNES)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Jul</t>
         </is>
       </c>
       <c r="C17" s="0"/>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>Aug</t>
         </is>
       </c>
       <c r="E17" s="0"/>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Sep</t>
         </is>
       </c>
       <c r="G17" s="0"/>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Oct</t>
         </is>
       </c>
       <c r="I17" s="0"/>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>Nov</t>
         </is>
       </c>
       <c r="K17" s="0"/>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>Dec</t>
         </is>
       </c>
       <c r="M17" s="0"/>
       <c r="N17" s="0" t="inlineStr">
         <is>
-          <t>Total Jan - Apr</t>
+          <t>Total Jan - Sep</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0"/>
       <c r="B18" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="C18" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="E18" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="F18" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="G18" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="H18" s="0" t="n">
         <v>2025</v>
@@ -777,479 +777,479 @@
         <v>2026</v>
       </c>
       <c r="L18" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="M18" s="0" t="n">
         <v>2026</v>
       </c>
       <c r="N18" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="O18" s="0" t="n">
         <v>2026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>JOHOR</t>
         </is>
       </c>
       <c r="B19" s="0" t="n">
         <v>45972</v>
       </c>
       <c r="C19" s="0" t="n">
-        <v>0</v>
+        <v>38346</v>
       </c>
       <c r="D19" s="0" t="n">
         <v>46139</v>
       </c>
       <c r="E19" s="0" t="n">
-        <v>0</v>
+        <v>38830</v>
       </c>
       <c r="F19" s="0" t="n">
         <v>42274</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>0</v>
+        <v>39456</v>
       </c>
       <c r="H19" s="0" t="n">
         <v>41620</v>
       </c>
       <c r="I19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="0" t="n">
         <v>39311</v>
       </c>
       <c r="K19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L19" s="0" t="n">
         <v>43831</v>
       </c>
       <c r="M19" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N19" s="0" t="n">
-        <v>119208</v>
+        <v>332213</v>
       </c>
       <c r="O19" s="0" t="n">
-        <v>126795</v>
+        <v>313326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B20" s="0" t="n">
         <v>33268</v>
       </c>
       <c r="C20" s="0" t="n">
-        <v>0</v>
+        <v>28637</v>
       </c>
       <c r="D20" s="0" t="n">
         <v>29553</v>
       </c>
       <c r="E20" s="0" t="n">
-        <v>0</v>
+        <v>25961</v>
       </c>
       <c r="F20" s="0" t="n">
         <v>25559</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>0</v>
+        <v>28385</v>
       </c>
       <c r="H20" s="0" t="n">
         <v>25429</v>
       </c>
       <c r="I20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="0" t="n">
         <v>22259</v>
       </c>
       <c r="K20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L20" s="0" t="n">
         <v>23169</v>
       </c>
       <c r="M20" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N20" s="0" t="n">
-        <v>70525</v>
+        <v>216947</v>
       </c>
       <c r="O20" s="0" t="n">
-        <v>83238</v>
+        <v>211578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B21" s="0" t="n">
         <v>50682</v>
       </c>
       <c r="C21" s="0" t="n">
-        <v>0</v>
+        <v>45689</v>
       </c>
       <c r="D21" s="0" t="n">
         <v>49539</v>
       </c>
       <c r="E21" s="0" t="n">
-        <v>0</v>
+        <v>48234</v>
       </c>
       <c r="F21" s="0" t="n">
         <v>45850</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>0</v>
+        <v>49206</v>
       </c>
       <c r="H21" s="0" t="n">
         <v>45944</v>
       </c>
       <c r="I21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="0" t="n">
         <v>48112</v>
       </c>
       <c r="K21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L21" s="0" t="n">
         <v>46372</v>
       </c>
       <c r="M21" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N21" s="0" t="n">
-        <v>131326</v>
+        <v>368216</v>
       </c>
       <c r="O21" s="0" t="n">
-        <v>156458</v>
+        <v>379608</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B22" s="0" t="n">
         <v>19328</v>
       </c>
       <c r="C22" s="0" t="n">
-        <v>0</v>
+        <v>15071</v>
       </c>
       <c r="D22" s="0" t="n">
         <v>18334</v>
       </c>
       <c r="E22" s="0" t="n">
-        <v>0</v>
+        <v>17703</v>
       </c>
       <c r="F22" s="0" t="n">
         <v>16828</v>
       </c>
       <c r="G22" s="0" t="n">
-        <v>0</v>
+        <v>15801</v>
       </c>
       <c r="H22" s="0" t="n">
         <v>17132</v>
       </c>
       <c r="I22" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="0" t="n">
         <v>17727</v>
       </c>
       <c r="K22" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L22" s="0" t="n">
         <v>15603</v>
       </c>
       <c r="M22" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N22" s="0" t="n">
-        <v>43161</v>
+        <v>132321</v>
       </c>
       <c r="O22" s="0" t="n">
-        <v>52897</v>
+        <v>128089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B23" s="0" t="n">
         <v>149250</v>
       </c>
       <c r="C23" s="0" t="n">
-        <v>0</v>
+        <v>127743</v>
       </c>
       <c r="D23" s="0" t="n">
         <v>143565</v>
       </c>
       <c r="E23" s="0" t="n">
-        <v>0</v>
+        <v>130728</v>
       </c>
       <c r="F23" s="0" t="n">
         <v>130511</v>
       </c>
       <c r="G23" s="0" t="n">
-        <v>0</v>
+        <v>132848</v>
       </c>
       <c r="H23" s="0" t="n">
         <v>130125</v>
       </c>
       <c r="I23" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="0" t="n">
         <v>127409</v>
       </c>
       <c r="K23" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L23" s="0" t="n">
         <v>128975</v>
       </c>
       <c r="M23" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N23" s="0" t="n">
-        <v>364220</v>
+        <v>1049697</v>
       </c>
       <c r="O23" s="0" t="n">
-        <v>419388</v>
+        <v>1032601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B24" s="0" t="n">
         <v>37336</v>
       </c>
       <c r="C24" s="0" t="n">
-        <v>0</v>
+        <v>35867</v>
       </c>
       <c r="D24" s="0" t="n">
         <v>32275</v>
       </c>
       <c r="E24" s="0" t="n">
-        <v>0</v>
+        <v>30929</v>
       </c>
       <c r="F24" s="0" t="n">
         <v>32477</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>0</v>
+        <v>37396</v>
       </c>
       <c r="H24" s="0" t="n">
         <v>40094</v>
       </c>
       <c r="I24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="0" t="n">
         <v>39811</v>
       </c>
       <c r="K24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L24" s="0" t="n">
         <v>42863</v>
       </c>
       <c r="M24" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N24" s="0" t="n">
-        <v>117434</v>
+        <v>296193</v>
       </c>
       <c r="O24" s="0" t="n">
-        <v>143266</v>
+        <v>311147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B25" s="0" t="n">
         <v>31653</v>
       </c>
       <c r="C25" s="0" t="n">
-        <v>0</v>
+        <v>35782</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>32815</v>
       </c>
       <c r="E25" s="0" t="n">
-        <v>0</v>
+        <v>37932</v>
       </c>
       <c r="F25" s="0" t="n">
         <v>34209</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>0</v>
+        <v>39137</v>
       </c>
       <c r="H25" s="0" t="n">
         <v>40310</v>
       </c>
       <c r="I25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="0" t="n">
         <v>40459</v>
       </c>
       <c r="K25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L25" s="0" t="n">
         <v>38000</v>
       </c>
       <c r="M25" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N25" s="0" t="n">
-        <v>112217</v>
+        <v>275249</v>
       </c>
       <c r="O25" s="0" t="n">
-        <v>135137</v>
+        <v>311347</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B26" s="0" t="n">
         <v>68989</v>
       </c>
       <c r="C26" s="0" t="n">
-        <v>0</v>
+        <v>71649</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>65090</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>0</v>
+        <v>68861</v>
       </c>
       <c r="F26" s="0" t="n">
         <v>66686</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>0</v>
+        <v>76533</v>
       </c>
       <c r="H26" s="0" t="n">
         <v>80404</v>
       </c>
       <c r="I26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="0" t="n">
         <v>80270</v>
       </c>
       <c r="K26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L26" s="0" t="n">
         <v>80863</v>
       </c>
       <c r="M26" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N26" s="0" t="n">
-        <v>229651</v>
+        <v>571442</v>
       </c>
       <c r="O26" s="0" t="n">
-        <v>278403</v>
+        <v>622494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B27" s="0" t="n">
         <v>218239</v>
       </c>
       <c r="C27" s="0" t="n">
-        <v>0</v>
+        <v>199392</v>
       </c>
       <c r="D27" s="0" t="n">
         <v>208655</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>0</v>
+        <v>199589</v>
       </c>
       <c r="F27" s="0" t="n">
         <v>197197</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>0</v>
+        <v>209381</v>
       </c>
       <c r="H27" s="0" t="n">
         <v>210529</v>
       </c>
       <c r="I27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="0" t="n">
         <v>207679</v>
       </c>
       <c r="K27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="L27" s="0" t="n">
         <v>209838</v>
       </c>
       <c r="M27" s="0" t="n">
         <v>0</v>
       </c>
       <c r="N27" s="0" t="n">
-        <v>593871</v>
+        <v>1621139</v>
       </c>
       <c r="O27" s="0" t="n">
-        <v>697791</v>
+        <v>1655095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>