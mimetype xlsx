--- v0 (2025-10-13)
+++ v1 (2026-05-21)
@@ -120,51 +120,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>OIL EXTRACTION RATE FOR CRUDE PALM OIL FOR THE MONTH OF SEPTEMBER 2025</t>
+          <t>OIL EXTRACTION RATE FOR CRUDE PALM OIL FOR THE MONTH OF DECEMBER 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>JANUARY-JUNE 2024&amp;2025(%)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0"/>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Jan</t>
         </is>
       </c>
       <c r="C4" s="0"/>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>Feb</t>
         </is>
@@ -918,51 +918,51 @@
       <c r="K19" s="0" t="n">
         <v>19.89</v>
       </c>
       <c r="L19" s="0" t="n">
         <v>19.24</v>
       </c>
       <c r="M19" s="0" t="n">
         <v>19.80</v>
       </c>
       <c r="N19" s="0" t="n">
         <v>19.57</v>
       </c>
       <c r="O19" s="0" t="n">
         <v>19.49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>OIL EXTRACTION RATE FOR CRUDE PALM OIL FOR THE MONTH OF SEPTEMBER 2025</t>
+          <t>OIL EXTRACTION RATE FOR CRUDE PALM OIL FOR THE MONTH OF DECEMBER 2025</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>JULY-DECEMBER 2024&amp;2025(%)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Jul</t>
         </is>
       </c>
       <c r="C25" s="0"/>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>Aug</t>
         </is>
@@ -972,51 +972,51 @@
         <is>
           <t>Sep</t>
         </is>
       </c>
       <c r="G25" s="0"/>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Oct</t>
         </is>
       </c>
       <c r="I25" s="0"/>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>Nov</t>
         </is>
       </c>
       <c r="K25" s="0"/>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>Dec</t>
         </is>
       </c>
       <c r="M25" s="0"/>
       <c r="N25" s="0" t="inlineStr">
         <is>
-          <t>Average Jan - Sep</t>
+          <t>Average Jan - Dec</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0"/>
       <c r="B26" s="0" t="n">
         <v>2024</v>
       </c>
       <c r="C26" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>2024</v>
       </c>
       <c r="E26" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="F26" s="0" t="n">
         <v>2024</v>
       </c>
       <c r="G26" s="0" t="n">
         <v>2025</v>
       </c>
       <c r="H26" s="0" t="n">
         <v>2024</v>
@@ -1043,634 +1043,712 @@
         <v>2025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>JOHOR</t>
         </is>
       </c>
       <c r="B27" s="0" t="n">
         <v>19.27</v>
       </c>
       <c r="C27" s="0" t="n">
         <v>19.61</v>
       </c>
       <c r="D27" s="0" t="n">
         <v>19.41</v>
       </c>
       <c r="E27" s="0" t="n">
         <v>19.86</v>
       </c>
       <c r="F27" s="0" t="n">
         <v>19.64</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>19.59</v>
+        <v>19.58</v>
       </c>
       <c r="H27" s="0" t="n">
         <v>19.79</v>
       </c>
-      <c r="I27" s="0"/>
+      <c r="I27" s="0" t="n">
+        <v>19.81</v>
+      </c>
       <c r="J27" s="0" t="n">
         <v>19.62</v>
       </c>
-      <c r="K27" s="0"/>
+      <c r="K27" s="0" t="n">
+        <v>20.22</v>
+      </c>
       <c r="L27" s="0" t="n">
         <v>19.42</v>
       </c>
-      <c r="M27" s="0"/>
+      <c r="M27" s="0" t="n">
+        <v>19.96</v>
+      </c>
       <c r="N27" s="0" t="n">
-        <v>19.34</v>
+        <v>19.41</v>
       </c>
       <c r="O27" s="0" t="n">
-        <v>19.48</v>
+        <v>19.63</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>KEDAH</t>
         </is>
       </c>
       <c r="B28" s="0" t="n">
         <v>21.00</v>
       </c>
       <c r="C28" s="0" t="n">
         <v>21.11</v>
       </c>
       <c r="D28" s="0" t="n">
         <v>20.02</v>
       </c>
       <c r="E28" s="0" t="n">
         <v>21.12</v>
       </c>
       <c r="F28" s="0" t="n">
         <v>19.61</v>
       </c>
       <c r="G28" s="0" t="n">
         <v>21.21</v>
       </c>
       <c r="H28" s="0" t="n">
         <v>19.92</v>
       </c>
-      <c r="I28" s="0"/>
+      <c r="I28" s="0" t="n">
+        <v>20.64</v>
+      </c>
       <c r="J28" s="0" t="n">
         <v>19.27</v>
       </c>
-      <c r="K28" s="0"/>
+      <c r="K28" s="0" t="n">
+        <v>20.51</v>
+      </c>
       <c r="L28" s="0" t="n">
         <v>18.97</v>
       </c>
-      <c r="M28" s="0"/>
+      <c r="M28" s="0" t="n">
+        <v>20.56</v>
+      </c>
       <c r="N28" s="0" t="n">
-        <v>19.73</v>
+        <v>19.66</v>
       </c>
       <c r="O28" s="0" t="n">
-        <v>19.97</v>
+        <v>20.09</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>KELANTAN</t>
         </is>
       </c>
       <c r="B29" s="0" t="n">
         <v>21.02</v>
       </c>
       <c r="C29" s="0" t="n">
         <v>20.76</v>
       </c>
       <c r="D29" s="0" t="n">
         <v>21.32</v>
       </c>
       <c r="E29" s="0" t="n">
         <v>21.18</v>
       </c>
       <c r="F29" s="0" t="n">
         <v>21.50</v>
       </c>
       <c r="G29" s="0" t="n">
         <v>21.07</v>
       </c>
       <c r="H29" s="0" t="n">
         <v>21.34</v>
       </c>
-      <c r="I29" s="0"/>
+      <c r="I29" s="0" t="n">
+        <v>21.01</v>
+      </c>
       <c r="J29" s="0" t="n">
         <v>20.79</v>
       </c>
-      <c r="K29" s="0"/>
+      <c r="K29" s="0" t="n">
+        <v>21.17</v>
+      </c>
       <c r="L29" s="0" t="n">
         <v>19.17</v>
       </c>
-      <c r="M29" s="0"/>
+      <c r="M29" s="0" t="n">
+        <v>20.38</v>
+      </c>
       <c r="N29" s="0" t="n">
-        <v>20.75</v>
+        <v>20.68</v>
       </c>
       <c r="O29" s="0" t="n">
-        <v>20.4</v>
+        <v>20.53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>NEGERI SEMBILAN</t>
         </is>
       </c>
       <c r="B30" s="0" t="n">
         <v>19.32</v>
       </c>
       <c r="C30" s="0" t="n">
         <v>19.98</v>
       </c>
       <c r="D30" s="0" t="n">
         <v>19.57</v>
       </c>
       <c r="E30" s="0" t="n">
         <v>20.03</v>
       </c>
       <c r="F30" s="0" t="n">
         <v>19.77</v>
       </c>
       <c r="G30" s="0" t="n">
         <v>19.92</v>
       </c>
       <c r="H30" s="0" t="n">
         <v>20.14</v>
       </c>
-      <c r="I30" s="0"/>
+      <c r="I30" s="0" t="n">
+        <v>20.33</v>
+      </c>
       <c r="J30" s="0" t="n">
         <v>19.74</v>
       </c>
-      <c r="K30" s="0"/>
+      <c r="K30" s="0" t="n">
+        <v>20.84</v>
+      </c>
       <c r="L30" s="0" t="n">
         <v>19.67</v>
       </c>
-      <c r="M30" s="0"/>
+      <c r="M30" s="0" t="n">
+        <v>20.37</v>
+      </c>
       <c r="N30" s="0" t="n">
-        <v>19.59</v>
+        <v>19.65</v>
       </c>
       <c r="O30" s="0" t="n">
-        <v>19.74</v>
+        <v>19.94</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>PAHANG</t>
         </is>
       </c>
       <c r="B31" s="0" t="n">
         <v>19.60</v>
       </c>
       <c r="C31" s="0" t="n">
         <v>19.71</v>
       </c>
       <c r="D31" s="0" t="n">
         <v>19.88</v>
       </c>
       <c r="E31" s="0" t="n">
         <v>19.78</v>
       </c>
       <c r="F31" s="0" t="n">
         <v>20.14</v>
       </c>
       <c r="G31" s="0" t="n">
         <v>19.67</v>
       </c>
       <c r="H31" s="0" t="n">
         <v>20.43</v>
       </c>
-      <c r="I31" s="0"/>
+      <c r="I31" s="0" t="n">
+        <v>19.97</v>
+      </c>
       <c r="J31" s="0" t="n">
         <v>20.01</v>
       </c>
-      <c r="K31" s="0"/>
+      <c r="K31" s="0" t="n">
+        <v>20.40</v>
+      </c>
       <c r="L31" s="0" t="n">
         <v>19.29</v>
       </c>
-      <c r="M31" s="0"/>
+      <c r="M31" s="0" t="n">
+        <v>19.83</v>
+      </c>
       <c r="N31" s="0" t="n">
-        <v>19.63</v>
+        <v>19.71</v>
       </c>
       <c r="O31" s="0" t="n">
-        <v>19.5</v>
+        <v>19.66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>PERAK</t>
         </is>
       </c>
       <c r="B32" s="0" t="n">
         <v>19.00</v>
       </c>
       <c r="C32" s="0" t="n">
         <v>19.67</v>
       </c>
       <c r="D32" s="0" t="n">
         <v>18.82</v>
       </c>
       <c r="E32" s="0" t="n">
         <v>19.63</v>
       </c>
       <c r="F32" s="0" t="n">
         <v>19.41</v>
       </c>
       <c r="G32" s="0" t="n">
         <v>19.53</v>
       </c>
       <c r="H32" s="0" t="n">
         <v>19.13</v>
       </c>
-      <c r="I32" s="0"/>
+      <c r="I32" s="0" t="n">
+        <v>19.41</v>
+      </c>
       <c r="J32" s="0" t="n">
         <v>19.10</v>
       </c>
-      <c r="K32" s="0"/>
+      <c r="K32" s="0" t="n">
+        <v>19.73</v>
+      </c>
       <c r="L32" s="0" t="n">
         <v>18.88</v>
       </c>
-      <c r="M32" s="0"/>
+      <c r="M32" s="0" t="n">
+        <v>19.13</v>
+      </c>
       <c r="N32" s="0" t="n">
-        <v>18.96</v>
+        <v>18.98</v>
       </c>
       <c r="O32" s="0" t="n">
-        <v>19.36</v>
+        <v>19.37</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>SELANGOR</t>
         </is>
       </c>
       <c r="B33" s="0" t="n">
         <v>18.54</v>
       </c>
       <c r="C33" s="0" t="n">
         <v>19.16</v>
       </c>
       <c r="D33" s="0" t="n">
         <v>18.53</v>
       </c>
       <c r="E33" s="0" t="n">
         <v>19.20</v>
       </c>
       <c r="F33" s="0" t="n">
         <v>19.12</v>
       </c>
       <c r="G33" s="0" t="n">
         <v>18.99</v>
       </c>
       <c r="H33" s="0" t="n">
         <v>19.08</v>
       </c>
-      <c r="I33" s="0"/>
+      <c r="I33" s="0" t="n">
+        <v>19.08</v>
+      </c>
       <c r="J33" s="0" t="n">
         <v>18.72</v>
       </c>
-      <c r="K33" s="0"/>
+      <c r="K33" s="0" t="n">
+        <v>19.58</v>
+      </c>
       <c r="L33" s="0" t="n">
         <v>18.33</v>
       </c>
-      <c r="M33" s="0"/>
+      <c r="M33" s="0" t="n">
+        <v>18.87</v>
+      </c>
       <c r="N33" s="0" t="n">
-        <v>18.46</v>
+        <v>18.52</v>
       </c>
       <c r="O33" s="0" t="n">
-        <v>18.72</v>
+        <v>18.83</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>TERENGGANU</t>
         </is>
       </c>
       <c r="B34" s="0" t="n">
         <v>19.91</v>
       </c>
       <c r="C34" s="0" t="n">
         <v>19.79</v>
       </c>
       <c r="D34" s="0" t="n">
         <v>20.45</v>
       </c>
       <c r="E34" s="0" t="n">
         <v>20.14</v>
       </c>
       <c r="F34" s="0" t="n">
         <v>20.58</v>
       </c>
       <c r="G34" s="0" t="n">
         <v>20.06</v>
       </c>
       <c r="H34" s="0" t="n">
         <v>20.49</v>
       </c>
-      <c r="I34" s="0"/>
+      <c r="I34" s="0" t="n">
+        <v>20.21</v>
+      </c>
       <c r="J34" s="0" t="n">
         <v>19.57</v>
       </c>
-      <c r="K34" s="0"/>
+      <c r="K34" s="0" t="n">
+        <v>20.05</v>
+      </c>
       <c r="L34" s="0" t="n">
         <v>17.71</v>
       </c>
-      <c r="M34" s="0"/>
+      <c r="M34" s="0" t="n">
+        <v>18.70</v>
+      </c>
       <c r="N34" s="0" t="n">
-        <v>19.96</v>
+        <v>19.82</v>
       </c>
       <c r="O34" s="0" t="n">
-        <v>19.52</v>
+        <v>19.58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>OTHER STATES</t>
         </is>
       </c>
       <c r="B35" s="0" t="n">
         <v>20.16</v>
       </c>
       <c r="C35" s="0" t="n">
         <v>20.74</v>
       </c>
       <c r="D35" s="0" t="n">
         <v>19.82</v>
       </c>
       <c r="E35" s="0" t="n">
         <v>20.65</v>
       </c>
       <c r="F35" s="0" t="n">
         <v>19.74</v>
       </c>
       <c r="G35" s="0" t="n">
-        <v>20.56</v>
+        <v>20.51</v>
       </c>
       <c r="H35" s="0" t="n">
         <v>19.65</v>
       </c>
       <c r="I35" s="0" t="n">
-        <v>0</v>
+        <v>20.38</v>
       </c>
       <c r="J35" s="0" t="n">
         <v>19.78</v>
       </c>
       <c r="K35" s="0" t="n">
-        <v>0</v>
+        <v>20.53</v>
       </c>
       <c r="L35" s="0" t="n">
         <v>19.27</v>
       </c>
       <c r="M35" s="0" t="n">
-        <v>0</v>
+        <v>19.91</v>
       </c>
       <c r="N35" s="0" t="n">
-        <v>19.54</v>
+        <v>19.55</v>
       </c>
       <c r="O35" s="0" t="n">
-        <v>19.96</v>
+        <v>20.03</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>P. MALAYSIA</t>
         </is>
       </c>
       <c r="B36" s="0" t="n">
         <v>19.43</v>
       </c>
       <c r="C36" s="0" t="n">
         <v>19.77</v>
       </c>
       <c r="D36" s="0" t="n">
         <v>19.55</v>
       </c>
       <c r="E36" s="0" t="n">
         <v>19.88</v>
       </c>
       <c r="F36" s="0" t="n">
         <v>19.85</v>
       </c>
       <c r="G36" s="0" t="n">
         <v>19.72</v>
       </c>
       <c r="H36" s="0" t="n">
         <v>19.95</v>
       </c>
-      <c r="I36" s="0"/>
+      <c r="I36" s="0" t="n">
+        <v>19.89</v>
+      </c>
       <c r="J36" s="0" t="n">
         <v>19.64</v>
       </c>
-      <c r="K36" s="0"/>
+      <c r="K36" s="0" t="n">
+        <v>20.25</v>
+      </c>
       <c r="L36" s="0" t="n">
         <v>19.15</v>
       </c>
-      <c r="M36" s="0"/>
+      <c r="M36" s="0" t="n">
+        <v>19.71</v>
+      </c>
       <c r="N36" s="0" t="n">
-        <v>19.42</v>
+        <v>19.46</v>
       </c>
       <c r="O36" s="0" t="n">
-        <v>19.49</v>
+        <v>19.62</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>SABAH</t>
         </is>
       </c>
       <c r="B37" s="0" t="n">
         <v>19.91</v>
       </c>
       <c r="C37" s="0" t="n">
         <v>20.43</v>
       </c>
       <c r="D37" s="0" t="n">
         <v>20.76</v>
       </c>
       <c r="E37" s="0" t="n">
         <v>20.24</v>
       </c>
       <c r="F37" s="0" t="n">
         <v>21.13</v>
       </c>
       <c r="G37" s="0" t="n">
         <v>20.20</v>
       </c>
       <c r="H37" s="0" t="n">
         <v>20.91</v>
       </c>
-      <c r="I37" s="0"/>
+      <c r="I37" s="0" t="n">
+        <v>20.69</v>
+      </c>
       <c r="J37" s="0" t="n">
         <v>20.90</v>
       </c>
-      <c r="K37" s="0"/>
+      <c r="K37" s="0" t="n">
+        <v>21.01</v>
+      </c>
       <c r="L37" s="0" t="n">
         <v>20.30</v>
       </c>
-      <c r="M37" s="0"/>
+      <c r="M37" s="0" t="n">
+        <v>20.71</v>
+      </c>
       <c r="N37" s="0" t="n">
-        <v>20.46</v>
+        <v>20.53</v>
       </c>
       <c r="O37" s="0" t="n">
-        <v>20.11</v>
+        <v>20.31</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>SARAWAK</t>
         </is>
       </c>
       <c r="B38" s="0" t="n">
         <v>19.07</v>
       </c>
       <c r="C38" s="0" t="n">
         <v>19.38</v>
       </c>
       <c r="D38" s="0" t="n">
         <v>19.14</v>
       </c>
       <c r="E38" s="0" t="n">
         <v>19.21</v>
       </c>
       <c r="F38" s="0" t="n">
         <v>19.65</v>
       </c>
       <c r="G38" s="0" t="n">
         <v>19.36</v>
       </c>
       <c r="H38" s="0" t="n">
         <v>19.31</v>
       </c>
-      <c r="I38" s="0"/>
+      <c r="I38" s="0" t="n">
+        <v>19.83</v>
+      </c>
       <c r="J38" s="0" t="n">
         <v>19.23</v>
       </c>
-      <c r="K38" s="0"/>
+      <c r="K38" s="0" t="n">
+        <v>19.95</v>
+      </c>
       <c r="L38" s="0" t="n">
         <v>19.17</v>
       </c>
-      <c r="M38" s="0"/>
+      <c r="M38" s="0" t="n">
+        <v>19.57</v>
+      </c>
       <c r="N38" s="0" t="n">
-        <v>19.41</v>
+        <v>19.37</v>
       </c>
       <c r="O38" s="0" t="n">
-        <v>19.39</v>
+        <v>19.51</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>SABAH/SARAWAK</t>
         </is>
       </c>
       <c r="B39" s="0" t="n">
         <v>19.45</v>
       </c>
       <c r="C39" s="0" t="n">
         <v>19.90</v>
       </c>
       <c r="D39" s="0" t="n">
         <v>19.87</v>
       </c>
       <c r="E39" s="0" t="n">
         <v>19.69</v>
       </c>
       <c r="F39" s="0" t="n">
         <v>20.35</v>
       </c>
       <c r="G39" s="0" t="n">
         <v>19.75</v>
       </c>
       <c r="H39" s="0" t="n">
         <v>20.12</v>
       </c>
-      <c r="I39" s="0"/>
+      <c r="I39" s="0" t="n">
+        <v>20.23</v>
+      </c>
       <c r="J39" s="0" t="n">
         <v>20.07</v>
       </c>
-      <c r="K39" s="0"/>
+      <c r="K39" s="0" t="n">
+        <v>20.46</v>
+      </c>
       <c r="L39" s="0" t="n">
         <v>19.72</v>
       </c>
-      <c r="M39" s="0"/>
+      <c r="M39" s="0" t="n">
+        <v>20.13</v>
+      </c>
       <c r="N39" s="0" t="n">
-        <v>19.92</v>
+        <v>19.94</v>
       </c>
       <c r="O39" s="0" t="n">
-        <v>19.74</v>
+        <v>19.9</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B40" s="0" t="n">
         <v>19.44</v>
       </c>
       <c r="C40" s="0" t="n">
         <v>19.82</v>
       </c>
       <c r="D40" s="0" t="n">
         <v>19.68</v>
       </c>
       <c r="E40" s="0" t="n">
         <v>19.80</v>
       </c>
       <c r="F40" s="0" t="n">
         <v>20.07</v>
       </c>
       <c r="G40" s="0" t="n">
         <v>19.73</v>
       </c>
       <c r="H40" s="0" t="n">
         <v>20.03</v>
       </c>
-      <c r="I40" s="0"/>
+      <c r="I40" s="0" t="n">
+        <v>20.04</v>
+      </c>
       <c r="J40" s="0" t="n">
         <v>19.83</v>
       </c>
-      <c r="K40" s="0"/>
+      <c r="K40" s="0" t="n">
+        <v>20.35</v>
+      </c>
       <c r="L40" s="0" t="n">
         <v>19.42</v>
       </c>
-      <c r="M40" s="0"/>
+      <c r="M40" s="0" t="n">
+        <v>19.91</v>
+      </c>
       <c r="N40" s="0" t="n">
-        <v>19.63</v>
+        <v>19.67</v>
       </c>
       <c r="O40" s="0" t="n">
-        <v>19.6</v>
+        <v>19.74</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>