--- v0 (2026-05-21)
+++ v1 (2026-10-23)
@@ -245,265 +245,265 @@
         <v>44325</v>
       </c>
       <c r="J3" s="0" t="n">
         <v>15694</v>
       </c>
       <c r="K3" s="0" t="n">
         <v>19098</v>
       </c>
       <c r="L3" s="0" t="n">
         <v>29</v>
       </c>
       <c r="M3" s="0" t="n">
         <v>3412</v>
       </c>
       <c r="N3" s="0" t="n">
         <v>143788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>PORT KLANG</t>
         </is>
       </c>
       <c r="B4" s="0" t="n">
-        <v>237829</v>
+        <v>237873</v>
       </c>
       <c r="C4" s="0" t="n">
         <v>238806</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>233156</v>
       </c>
       <c r="E4" s="0" t="n">
         <v>244806</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>300652</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>253587</v>
       </c>
       <c r="H4" s="0" t="n">
         <v>311758</v>
       </c>
       <c r="I4" s="0" t="n">
         <v>303043</v>
       </c>
       <c r="J4" s="0" t="n">
         <v>295011</v>
       </c>
       <c r="K4" s="0" t="n">
         <v>268272</v>
       </c>
       <c r="L4" s="0" t="n">
         <v>287045</v>
       </c>
       <c r="M4" s="0" t="n">
-        <v>273274</v>
+        <v>273230</v>
       </c>
       <c r="N4" s="0" t="n">
         <v>3247240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>PASIR GUDANG</t>
         </is>
       </c>
       <c r="B5" s="0" t="n">
         <v>238943</v>
       </c>
       <c r="C5" s="0" t="n">
         <v>132153</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>207459</v>
       </c>
       <c r="E5" s="0" t="n">
-        <v>123265</v>
+        <v>123257</v>
       </c>
       <c r="F5" s="0" t="n">
-        <v>207821</v>
+        <v>207829</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>179492</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>106702</v>
       </c>
       <c r="I5" s="0" t="n">
         <v>154982</v>
       </c>
       <c r="J5" s="0" t="n">
         <v>264684</v>
       </c>
       <c r="K5" s="0" t="n">
         <v>422195</v>
       </c>
       <c r="L5" s="0" t="n">
         <v>162757</v>
       </c>
       <c r="M5" s="0" t="n">
         <v>247753</v>
       </c>
       <c r="N5" s="0" t="n">
         <v>2448205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>OTHERS</t>
         </is>
       </c>
       <c r="B6" s="0" t="n">
-        <v>131109</v>
+        <v>131097</v>
       </c>
       <c r="C6" s="0" t="n">
-        <v>116239</v>
+        <v>116247</v>
       </c>
       <c r="D6" s="0" t="n">
-        <v>106828</v>
+        <v>106806</v>
       </c>
       <c r="E6" s="0" t="n">
-        <v>163185</v>
+        <v>163219</v>
       </c>
       <c r="F6" s="0" t="n">
-        <v>200301</v>
+        <v>200285</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>196169</v>
+        <v>196185</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>131077</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>239052</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>211725</v>
       </c>
       <c r="K6" s="0" t="n">
         <v>223891</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>87120</v>
       </c>
       <c r="M6" s="0" t="n">
         <v>120100</v>
       </c>
       <c r="N6" s="0" t="n">
-        <v>1926796</v>
+        <v>1926804</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>PEN. MALAYSIA</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
-        <v>612250</v>
+        <v>612283</v>
       </c>
       <c r="C7" s="0" t="n">
-        <v>487933</v>
+        <v>487941</v>
       </c>
       <c r="D7" s="0" t="n">
-        <v>547850</v>
+        <v>547827</v>
       </c>
       <c r="E7" s="0" t="n">
-        <v>531448</v>
+        <v>531474</v>
       </c>
       <c r="F7" s="0" t="n">
-        <v>721519</v>
+        <v>721511</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>655297</v>
+        <v>655313</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>566272</v>
       </c>
       <c r="I7" s="0" t="n">
         <v>741401</v>
       </c>
       <c r="J7" s="0" t="n">
         <v>787114</v>
       </c>
       <c r="K7" s="0" t="n">
         <v>933455</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>536952</v>
       </c>
       <c r="M7" s="0" t="n">
-        <v>644539</v>
+        <v>644495</v>
       </c>
       <c r="N7" s="0" t="n">
-        <v>7766029</v>
+        <v>7766037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>LAHAD DATU</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>111806</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>113493</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>129658</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>93500</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>165628</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>109208</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>105245</v>
       </c>
       <c r="I8" s="0" t="n">
         <v>166944</v>
       </c>
       <c r="J8" s="0" t="n">
         <v>106024</v>
       </c>
       <c r="K8" s="0" t="n">
-        <v>109063</v>
+        <v>118063</v>
       </c>
       <c r="L8" s="0" t="n">
-        <v>126453</v>
+        <v>117453</v>
       </c>
       <c r="M8" s="0" t="n">
         <v>141168</v>
       </c>
       <c r="N8" s="0" t="n">
         <v>1478187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>SANDAKAN</t>
         </is>
       </c>
       <c r="B9" s="0" t="n">
         <v>127904</v>
       </c>
       <c r="C9" s="0" t="n">
         <v>100522</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>68682</v>
       </c>
       <c r="E9" s="0" t="n">
         <v>103111</v>
@@ -594,106 +594,106 @@
       <c r="C11" s="0" t="n">
         <v>508531</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>457814</v>
       </c>
       <c r="E11" s="0" t="n">
         <v>572911</v>
       </c>
       <c r="F11" s="0" t="n">
         <v>686084</v>
       </c>
       <c r="G11" s="0" t="n">
         <v>605660</v>
       </c>
       <c r="H11" s="0" t="n">
         <v>762526</v>
       </c>
       <c r="I11" s="0" t="n">
         <v>585589</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>642462</v>
       </c>
       <c r="K11" s="0" t="n">
-        <v>754040</v>
+        <v>763040</v>
       </c>
       <c r="L11" s="0" t="n">
-        <v>676198</v>
+        <v>667199</v>
       </c>
       <c r="M11" s="0" t="n">
         <v>687355</v>
       </c>
       <c r="N11" s="0" t="n">
         <v>7506794</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
-        <v>1179874</v>
+        <v>1179907</v>
       </c>
       <c r="C12" s="0" t="n">
-        <v>996463</v>
+        <v>996472</v>
       </c>
       <c r="D12" s="0" t="n">
-        <v>1005664</v>
+        <v>1005641</v>
       </c>
       <c r="E12" s="0" t="n">
-        <v>1104359</v>
+        <v>1104384</v>
       </c>
       <c r="F12" s="0" t="n">
-        <v>1407603</v>
+        <v>1407595</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>1260957</v>
+        <v>1260973</v>
       </c>
       <c r="H12" s="0" t="n">
         <v>1328798</v>
       </c>
       <c r="I12" s="0" t="n">
         <v>1326991</v>
       </c>
       <c r="J12" s="0" t="n">
         <v>1429575</v>
       </c>
       <c r="K12" s="0" t="n">
-        <v>1687495</v>
+        <v>1696495</v>
       </c>
       <c r="L12" s="0" t="n">
-        <v>1213150</v>
+        <v>1204150</v>
       </c>
       <c r="M12" s="0" t="n">
-        <v>1331894</v>
+        <v>1331850</v>
       </c>
       <c r="N12" s="0" t="n">
-        <v>15272823</v>
+        <v>15272831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>