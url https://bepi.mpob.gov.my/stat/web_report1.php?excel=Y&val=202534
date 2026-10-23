--- v0 (2026-05-14)
+++ v1 (2026-10-23)
@@ -314,232 +314,232 @@
       <c r="L5" s="0" t="n">
         <v>1555.66</v>
       </c>
       <c r="M5" s="0" t="n">
         <v>1100.89</v>
       </c>
       <c r="N5" s="0" t="n">
         <v>1294.84</v>
       </c>
       <c r="O5" s="0" t="n">
         <v>14363.01</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>PPO</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C6" s="0" t="n">
-        <v>999855</v>
+        <v>999888</v>
       </c>
       <c r="D6" s="0" t="n">
-        <v>858187</v>
+        <v>858195</v>
       </c>
       <c r="E6" s="0" t="n">
-        <v>876112</v>
+        <v>876090</v>
       </c>
       <c r="F6" s="0" t="n">
-        <v>915808</v>
+        <v>915834</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>1128749</v>
+        <v>1128741</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>951182</v>
+        <v>951198</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>974034</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>1027845</v>
       </c>
       <c r="K6" s="0" t="n">
         <v>1092879</v>
       </c>
       <c r="L6" s="0" t="n">
-        <v>1366895</v>
+        <v>1375894</v>
       </c>
       <c r="M6" s="0" t="n">
-        <v>966416</v>
+        <v>957416</v>
       </c>
       <c r="N6" s="0" t="n">
-        <v>1030546</v>
+        <v>1030502</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>12188507</v>
+        <v>12188515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C7" s="0" t="n">
-        <v>5289.47</v>
+        <v>5289.56</v>
       </c>
       <c r="D7" s="0" t="n">
-        <v>4383.89</v>
+        <v>4383.98</v>
       </c>
       <c r="E7" s="0" t="n">
-        <v>4428.88</v>
+        <v>4428.75</v>
       </c>
       <c r="F7" s="0" t="n">
-        <v>4549.33</v>
+        <v>4549.43</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>5220.14</v>
+        <v>5220.04</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>4139.85</v>
+        <v>4140.04</v>
       </c>
       <c r="I7" s="0" t="n">
         <v>4292.9</v>
       </c>
       <c r="J7" s="0" t="n">
         <v>4601.68</v>
       </c>
       <c r="K7" s="0" t="n">
         <v>5010.04</v>
       </c>
       <c r="L7" s="0" t="n">
-        <v>6255.71</v>
+        <v>6296.66</v>
       </c>
       <c r="M7" s="0" t="n">
-        <v>4437.08</v>
+        <v>4396.14</v>
       </c>
       <c r="N7" s="0" t="n">
-        <v>4660.5</v>
+        <v>4660.35</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>57269.48</v>
+        <v>57269.57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>PALM OIL</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C8" s="0" t="n">
-        <v>1179874</v>
+        <v>1179907</v>
       </c>
       <c r="D8" s="0" t="n">
-        <v>996463</v>
+        <v>996472</v>
       </c>
       <c r="E8" s="0" t="n">
-        <v>1005664</v>
+        <v>1005641</v>
       </c>
       <c r="F8" s="0" t="n">
-        <v>1104359</v>
+        <v>1104384</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>1407603</v>
+        <v>1407595</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>1260957</v>
+        <v>1260973</v>
       </c>
       <c r="I8" s="0" t="n">
         <v>1328798</v>
       </c>
       <c r="J8" s="0" t="n">
         <v>1326991</v>
       </c>
       <c r="K8" s="0" t="n">
         <v>1429575</v>
       </c>
       <c r="L8" s="0" t="n">
-        <v>1687495</v>
+        <v>1696495</v>
       </c>
       <c r="M8" s="0" t="n">
-        <v>1213150</v>
+        <v>1204150</v>
       </c>
       <c r="N8" s="0" t="n">
-        <v>1331894</v>
+        <v>1331850</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>15272823</v>
+        <v>15272831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C9" s="0" t="n">
-        <v>6209.14</v>
+        <v>6209.23</v>
       </c>
       <c r="D9" s="0" t="n">
-        <v>5064</v>
+        <v>5064.1</v>
       </c>
       <c r="E9" s="0" t="n">
-        <v>5096.92</v>
+        <v>5096.79</v>
       </c>
       <c r="F9" s="0" t="n">
-        <v>5509</v>
+        <v>5509.1</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>6564.62</v>
+        <v>6564.52</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>5561.92</v>
+        <v>5562.11</v>
       </c>
       <c r="I9" s="0" t="n">
         <v>5857.95</v>
       </c>
       <c r="J9" s="0" t="n">
         <v>5954.64</v>
       </c>
       <c r="K9" s="0" t="n">
         <v>6509.61</v>
       </c>
       <c r="L9" s="0" t="n">
-        <v>7811.38</v>
+        <v>7852.32</v>
       </c>
       <c r="M9" s="0" t="n">
-        <v>5537.97</v>
+        <v>5497.03</v>
       </c>
       <c r="N9" s="0" t="n">
-        <v>5955.34</v>
+        <v>5955.18</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>71632.49</v>
+        <v>71632.58</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>CPKO</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C10" s="0" t="n">
         <v>3929</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>11813</v>
       </c>
       <c r="E10" s="0" t="n">
         <v>2700</v>
       </c>
       <c r="F10" s="0" t="n">
         <v>39721</v>
       </c>
@@ -608,232 +608,232 @@
       <c r="L11" s="0" t="n">
         <v>128.46</v>
       </c>
       <c r="M11" s="0" t="n">
         <v>118.12</v>
       </c>
       <c r="N11" s="0" t="n">
         <v>141.07</v>
       </c>
       <c r="O11" s="0" t="n">
         <v>1848.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>PPKO</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C12" s="0" t="n">
-        <v>53625</v>
+        <v>54376</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>46330</v>
       </c>
       <c r="E12" s="0" t="n">
-        <v>53615</v>
+        <v>53637</v>
       </c>
       <c r="F12" s="0" t="n">
-        <v>59297</v>
+        <v>59275</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>99551</v>
       </c>
       <c r="H12" s="0" t="n">
         <v>62277</v>
       </c>
       <c r="I12" s="0" t="n">
-        <v>64770</v>
+        <v>64811</v>
       </c>
       <c r="J12" s="0" t="n">
-        <v>82844</v>
+        <v>82520</v>
       </c>
       <c r="K12" s="0" t="n">
-        <v>82753</v>
+        <v>83036</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>84563</v>
       </c>
       <c r="M12" s="0" t="n">
         <v>72715</v>
       </c>
       <c r="N12" s="0" t="n">
         <v>80724</v>
       </c>
       <c r="O12" s="0" t="n">
-        <v>843065</v>
+        <v>843816</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C13" s="0" t="n">
-        <v>461.69</v>
+        <v>467.41</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>383.82</v>
       </c>
       <c r="E13" s="0" t="n">
-        <v>428.98</v>
+        <v>429.19</v>
       </c>
       <c r="F13" s="0" t="n">
-        <v>490.37</v>
+        <v>490.16</v>
       </c>
       <c r="G13" s="0" t="n">
         <v>942.41</v>
       </c>
       <c r="H13" s="0" t="n">
         <v>667.24</v>
       </c>
       <c r="I13" s="0" t="n">
-        <v>507.34</v>
+        <v>507.65</v>
       </c>
       <c r="J13" s="0" t="n">
-        <v>629.75</v>
+        <v>627.51</v>
       </c>
       <c r="K13" s="0" t="n">
-        <v>669.06</v>
+        <v>670.99</v>
       </c>
       <c r="L13" s="0" t="n">
         <v>736.46</v>
       </c>
       <c r="M13" s="0" t="n">
         <v>615.39</v>
       </c>
       <c r="N13" s="0" t="n">
         <v>827.88</v>
       </c>
       <c r="O13" s="0" t="n">
-        <v>7360.38</v>
+        <v>7366.11</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>PALM KERNEL OIL</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C14" s="0" t="n">
-        <v>57554</v>
+        <v>58305</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>58144</v>
       </c>
       <c r="E14" s="0" t="n">
-        <v>56315</v>
+        <v>56336</v>
       </c>
       <c r="F14" s="0" t="n">
-        <v>99017</v>
+        <v>98995</v>
       </c>
       <c r="G14" s="0" t="n">
         <v>119020</v>
       </c>
       <c r="H14" s="0" t="n">
         <v>86814</v>
       </c>
       <c r="I14" s="0" t="n">
-        <v>90028</v>
+        <v>90069</v>
       </c>
       <c r="J14" s="0" t="n">
-        <v>110363</v>
+        <v>110039</v>
       </c>
       <c r="K14" s="0" t="n">
-        <v>117520</v>
+        <v>117803</v>
       </c>
       <c r="L14" s="0" t="n">
         <v>100662</v>
       </c>
       <c r="M14" s="0" t="n">
         <v>87265</v>
       </c>
       <c r="N14" s="0" t="n">
         <v>100224</v>
       </c>
       <c r="O14" s="0" t="n">
-        <v>1082926</v>
+        <v>1083676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C15" s="0" t="n">
-        <v>498.18</v>
+        <v>503.9</v>
       </c>
       <c r="D15" s="0" t="n">
         <v>478.65</v>
       </c>
       <c r="E15" s="0" t="n">
-        <v>450.75</v>
+        <v>450.96</v>
       </c>
       <c r="F15" s="0" t="n">
-        <v>810.42</v>
+        <v>810.21</v>
       </c>
       <c r="G15" s="0" t="n">
         <v>1105.65</v>
       </c>
       <c r="H15" s="0" t="n">
         <v>851.12</v>
       </c>
       <c r="I15" s="0" t="n">
-        <v>673.28</v>
+        <v>673.59</v>
       </c>
       <c r="J15" s="0" t="n">
-        <v>833.58</v>
+        <v>831.34</v>
       </c>
       <c r="K15" s="0" t="n">
-        <v>940.13</v>
+        <v>942.06</v>
       </c>
       <c r="L15" s="0" t="n">
         <v>864.92</v>
       </c>
       <c r="M15" s="0" t="n">
         <v>733.51</v>
       </c>
       <c r="N15" s="0" t="n">
         <v>968.94</v>
       </c>
       <c r="O15" s="0" t="n">
-        <v>9209.13</v>
+        <v>9214.85</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>PALM KERNEL CAKE</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C16" s="0" t="n">
         <v>177396</v>
       </c>
       <c r="D16" s="0" t="n">
         <v>194894</v>
       </c>
       <c r="E16" s="0" t="n">
         <v>122977</v>
       </c>
       <c r="F16" s="0" t="n">
         <v>140833</v>
       </c>
@@ -902,226 +902,226 @@
       <c r="L17" s="0" t="n">
         <v>115.82</v>
       </c>
       <c r="M17" s="0" t="n">
         <v>122.24</v>
       </c>
       <c r="N17" s="0" t="n">
         <v>149.37</v>
       </c>
       <c r="O17" s="0" t="n">
         <v>1303.49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>OLEOCHEMICALS</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C18" s="0" t="n">
-        <v>231829</v>
+        <v>231790</v>
       </c>
       <c r="D18" s="0" t="n">
-        <v>198221</v>
+        <v>198235</v>
       </c>
       <c r="E18" s="0" t="n">
-        <v>209449</v>
+        <v>209418</v>
       </c>
       <c r="F18" s="0" t="n">
-        <v>217516</v>
+        <v>217554</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>233252</v>
+        <v>233192</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>203621</v>
+        <v>203628</v>
       </c>
       <c r="I18" s="0" t="n">
-        <v>249128</v>
+        <v>249149</v>
       </c>
       <c r="J18" s="0" t="n">
-        <v>231079</v>
+        <v>231151</v>
       </c>
       <c r="K18" s="0" t="n">
-        <v>235024</v>
+        <v>234969</v>
       </c>
       <c r="L18" s="0" t="n">
-        <v>254565</v>
+        <v>254581</v>
       </c>
       <c r="M18" s="0" t="n">
-        <v>212393</v>
+        <v>212395</v>
       </c>
       <c r="N18" s="0" t="n">
-        <v>208861</v>
+        <v>208859</v>
       </c>
       <c r="O18" s="0" t="n">
-        <v>2684938</v>
+        <v>2684921</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C19" s="0" t="n">
-        <v>1771.9</v>
+        <v>1771.2</v>
       </c>
       <c r="D19" s="0" t="n">
-        <v>1458.73</v>
+        <v>1458.57</v>
       </c>
       <c r="E19" s="0" t="n">
-        <v>1545.7</v>
+        <v>1545.64</v>
       </c>
       <c r="F19" s="0" t="n">
-        <v>1610.09</v>
+        <v>1610.72</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>1645.1</v>
+        <v>1644.07</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>1431.54</v>
+        <v>1431.62</v>
       </c>
       <c r="I19" s="0" t="n">
-        <v>1785.09</v>
+        <v>1785.35</v>
       </c>
       <c r="J19" s="0" t="n">
-        <v>1579.13</v>
+        <v>1579.9</v>
       </c>
       <c r="K19" s="0" t="n">
-        <v>1722.01</v>
+        <v>1721.57</v>
       </c>
       <c r="L19" s="0" t="n">
-        <v>1866.91</v>
+        <v>1867.12</v>
       </c>
       <c r="M19" s="0" t="n">
-        <v>1475.83</v>
+        <v>1475.87</v>
       </c>
       <c r="N19" s="0" t="n">
-        <v>1493.65</v>
+        <v>1493.61</v>
       </c>
       <c r="O19" s="0" t="n">
-        <v>19385.69</v>
+        <v>19385.24</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>FINISHED PRODUCTS</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C20" s="0" t="n">
         <v>40709</v>
       </c>
       <c r="D20" s="0" t="n">
         <v>40531</v>
       </c>
       <c r="E20" s="0" t="n">
-        <v>43614</v>
+        <v>43950</v>
       </c>
       <c r="F20" s="0" t="n">
-        <v>47822</v>
+        <v>47486</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>53419</v>
+        <v>53559</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>47952</v>
+        <v>47812</v>
       </c>
       <c r="I20" s="0" t="n">
         <v>53813</v>
       </c>
       <c r="J20" s="0" t="n">
-        <v>49963</v>
+        <v>49747</v>
       </c>
       <c r="K20" s="0" t="n">
-        <v>49530</v>
+        <v>49471</v>
       </c>
       <c r="L20" s="0" t="n">
-        <v>59362</v>
+        <v>59655</v>
       </c>
       <c r="M20" s="0" t="n">
-        <v>51393</v>
+        <v>51375</v>
       </c>
       <c r="N20" s="0" t="n">
         <v>49123</v>
       </c>
       <c r="O20" s="0" t="n">
         <v>587231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C21" s="0" t="n">
         <v>373.36</v>
       </c>
       <c r="D21" s="0" t="n">
         <v>370.31</v>
       </c>
       <c r="E21" s="0" t="n">
-        <v>413.25</v>
+        <v>415.45</v>
       </c>
       <c r="F21" s="0" t="n">
-        <v>413.73</v>
+        <v>411.53</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>410.53</v>
+        <v>411.55</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>401.61</v>
+        <v>400.6</v>
       </c>
       <c r="I21" s="0" t="n">
         <v>446.36</v>
       </c>
       <c r="J21" s="0" t="n">
-        <v>394.42</v>
+        <v>392.51</v>
       </c>
       <c r="K21" s="0" t="n">
-        <v>361.5</v>
+        <v>361.81</v>
       </c>
       <c r="L21" s="0" t="n">
-        <v>470.81</v>
+        <v>472.6</v>
       </c>
       <c r="M21" s="0" t="n">
-        <v>413.22</v>
+        <v>413.04</v>
       </c>
       <c r="N21" s="0" t="n">
         <v>397.41</v>
       </c>
       <c r="O21" s="0" t="n">
         <v>4866.53</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>BIODIESEL</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C22" s="0" t="n">
         <v>33795</v>
       </c>
       <c r="D22" s="0" t="n">
         <v>42052</v>
       </c>
@@ -1196,232 +1196,232 @@
       <c r="L23" s="0" t="n">
         <v>122.13</v>
       </c>
       <c r="M23" s="0" t="n">
         <v>246.62</v>
       </c>
       <c r="N23" s="0" t="n">
         <v>101.01</v>
       </c>
       <c r="O23" s="0" t="n">
         <v>1856.18</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>OTHERS</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C24" s="0" t="n">
-        <v>241007</v>
+        <v>241499</v>
       </c>
       <c r="D24" s="0" t="n">
         <v>249027</v>
       </c>
       <c r="E24" s="0" t="n">
         <v>192487</v>
       </c>
       <c r="F24" s="0" t="n">
         <v>207952</v>
       </c>
       <c r="G24" s="0" t="n">
         <v>196794</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>138521</v>
+        <v>140485</v>
       </c>
       <c r="I24" s="0" t="n">
-        <v>135261</v>
+        <v>133297</v>
       </c>
       <c r="J24" s="0" t="n">
-        <v>165893</v>
+        <v>166503</v>
       </c>
       <c r="K24" s="0" t="n">
-        <v>169914</v>
+        <v>168686</v>
       </c>
       <c r="L24" s="0" t="n">
-        <v>201759</v>
+        <v>202377</v>
       </c>
       <c r="M24" s="0" t="n">
         <v>240607</v>
       </c>
       <c r="N24" s="0" t="n">
         <v>198476</v>
       </c>
       <c r="O24" s="0" t="n">
-        <v>2337699</v>
+        <v>2338191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C25" s="0" t="n">
-        <v>444.51</v>
+        <v>446.68</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>323.31</v>
       </c>
       <c r="E25" s="0" t="n">
         <v>354.82</v>
       </c>
       <c r="F25" s="0" t="n">
         <v>433.14</v>
       </c>
       <c r="G25" s="0" t="n">
         <v>351.88</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>316.99</v>
+        <v>319.22</v>
       </c>
       <c r="I25" s="0" t="n">
-        <v>246.32</v>
+        <v>244.08</v>
       </c>
       <c r="J25" s="0" t="n">
-        <v>300.59</v>
+        <v>303.36</v>
       </c>
       <c r="K25" s="0" t="n">
-        <v>447.29</v>
+        <v>441.81</v>
       </c>
       <c r="L25" s="0" t="n">
-        <v>340.91</v>
+        <v>343.62</v>
       </c>
       <c r="M25" s="0" t="n">
         <v>315.28</v>
       </c>
       <c r="N25" s="0" t="n">
         <v>304.17</v>
       </c>
       <c r="O25" s="0" t="n">
-        <v>4179.21</v>
+        <v>4181.38</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C26" s="0" t="n">
-        <v>1962166</v>
+        <v>1963402</v>
       </c>
       <c r="D26" s="0" t="n">
-        <v>1779333</v>
+        <v>1779356</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>1645453</v>
+        <v>1645757</v>
       </c>
       <c r="F26" s="0" t="n">
-        <v>1841087</v>
+        <v>1840793</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>2236266</v>
+        <v>2236338</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>1930448</v>
+        <v>1932295</v>
       </c>
       <c r="I26" s="0" t="n">
-        <v>2160462</v>
+        <v>2158560</v>
       </c>
       <c r="J26" s="0" t="n">
-        <v>2090996</v>
+        <v>2091138</v>
       </c>
       <c r="K26" s="0" t="n">
-        <v>2292933</v>
+        <v>2291874</v>
       </c>
       <c r="L26" s="0" t="n">
-        <v>2543999</v>
+        <v>2553925</v>
       </c>
       <c r="M26" s="0" t="n">
-        <v>2080161</v>
+        <v>2071146</v>
       </c>
       <c r="N26" s="0" t="n">
-        <v>2187588</v>
+        <v>2187541</v>
       </c>
       <c r="O26" s="0" t="n">
-        <v>24750892</v>
+        <v>24752126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C27" s="0" t="n">
-        <v>9556.11</v>
+        <v>9563.39</v>
       </c>
       <c r="D27" s="0" t="n">
-        <v>8015.87</v>
+        <v>8015.81</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>8010.16</v>
+        <v>8012.38</v>
       </c>
       <c r="F27" s="0" t="n">
-        <v>8983.16</v>
+        <v>8981.47</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>10359.82</v>
+        <v>10359.71</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>8680.41</v>
+        <v>8681.9</v>
       </c>
       <c r="I27" s="0" t="n">
-        <v>9398.56</v>
+        <v>9396.9</v>
       </c>
       <c r="J27" s="0" t="n">
-        <v>9314.29</v>
+        <v>9313.67</v>
       </c>
       <c r="K27" s="0" t="n">
-        <v>10306.88</v>
+        <v>10303.2</v>
       </c>
       <c r="L27" s="0" t="n">
-        <v>11592.88</v>
+        <v>11638.53</v>
       </c>
       <c r="M27" s="0" t="n">
-        <v>8844.68</v>
+        <v>8803.6</v>
       </c>
       <c r="N27" s="0" t="n">
-        <v>9369.9</v>
+        <v>9369.7</v>
       </c>
       <c r="O27" s="0" t="n">
-        <v>112432.71</v>
+        <v>112440.25</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>