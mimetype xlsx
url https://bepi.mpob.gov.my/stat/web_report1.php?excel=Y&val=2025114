--- v0 (2025-12-15)
+++ v1 (2026-05-21)
@@ -120,51 +120,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:G19"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>MONTHLY SUPPLY-DEMAND OF OIL PALM GERMINATED SEEDS BY REGION  JANUARY - NOVEMBER 2025 (NUMBER OF SEEDS)</t>
+          <t>MONTHLY SUPPLY-DEMAND OF OIL PALM GERMINATED SEEDS BY REGION  JANUARY - DECEMBER 2025 (NUMBER OF SEEDS)</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0"/>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Penisular Malaysia</t>
         </is>
       </c>
       <c r="C3" s="0"/>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Sabah &amp; Sarawak</t>
         </is>
       </c>
       <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Malaysia</t>
         </is>
       </c>
@@ -462,66 +462,66 @@
         <v>10274078</v>
       </c>
       <c r="C15" s="0" t="n">
         <v>4019619</v>
       </c>
       <c r="D15" s="0" t="n">
         <v>4001018</v>
       </c>
       <c r="E15" s="0" t="n">
         <v>1751684</v>
       </c>
       <c r="F15" s="0" t="n">
         <v>14275096</v>
       </c>
       <c r="G15" s="0" t="n">
         <v>5771303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>DECEMBER</t>
         </is>
       </c>
       <c r="B16" s="0" t="n">
-        <v>0</v>
+        <v>10512018</v>
       </c>
       <c r="C16" s="0" t="n">
-        <v>0</v>
+        <v>4468264</v>
       </c>
       <c r="D16" s="0" t="n">
-        <v>0</v>
+        <v>3734628</v>
       </c>
       <c r="E16" s="0" t="n">
-        <v>0</v>
+        <v>1887826</v>
       </c>
       <c r="F16" s="0" t="n">
-        <v>0</v>
+        <v>14246646</v>
       </c>
       <c r="G16" s="0" t="n">
-        <v>0</v>
+        <v>6356090</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>