--- v0 (2026-05-15)
+++ v1 (2026-10-23)
@@ -245,87 +245,87 @@
         <v>20995</v>
       </c>
       <c r="J3" s="0" t="n">
         <v>25271</v>
       </c>
       <c r="K3" s="0" t="n">
         <v>31947</v>
       </c>
       <c r="L3" s="0" t="n">
         <v>3593</v>
       </c>
       <c r="M3" s="0" t="n">
         <v>6698</v>
       </c>
       <c r="N3" s="0" t="n">
         <v>150142</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>PORT KLANG</t>
         </is>
       </c>
       <c r="B4" s="0" t="n">
-        <v>259232</v>
+        <v>259127</v>
       </c>
       <c r="C4" s="0" t="n">
-        <v>201775</v>
+        <v>202775</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>252379</v>
       </c>
       <c r="E4" s="0" t="n">
         <v>301547</v>
       </c>
       <c r="F4" s="0" t="n">
         <v>248076</v>
       </c>
       <c r="G4" s="0" t="n">
         <v>262542</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>448447</v>
+        <v>446150</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>369848</v>
+        <v>372137</v>
       </c>
       <c r="J4" s="0" t="n">
-        <v>389530</v>
+        <v>389301</v>
       </c>
       <c r="K4" s="0" t="n">
-        <v>435011</v>
+        <v>435079</v>
       </c>
       <c r="L4" s="0" t="n">
-        <v>375149</v>
+        <v>375463</v>
       </c>
       <c r="M4" s="0" t="n">
-        <v>303925</v>
+        <v>303781</v>
       </c>
       <c r="N4" s="0" t="n">
-        <v>3847461</v>
+        <v>3848356</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>PASIR GUDANG</t>
         </is>
       </c>
       <c r="B5" s="0" t="n">
         <v>268534</v>
       </c>
       <c r="C5" s="0" t="n">
         <v>114548</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>171509</v>
       </c>
       <c r="E5" s="0" t="n">
         <v>153057</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>216714</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>143314</v>
@@ -370,100 +370,100 @@
       <c r="E6" s="0" t="n">
         <v>137582</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>232614</v>
       </c>
       <c r="G6" s="0" t="n">
         <v>213638</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>223054</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>315313</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>212159</v>
       </c>
       <c r="K6" s="0" t="n">
         <v>244993</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>209751</v>
       </c>
       <c r="M6" s="0" t="n">
-        <v>97944</v>
+        <v>97936</v>
       </c>
       <c r="N6" s="0" t="n">
-        <v>2335798</v>
+        <v>2335789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>PEN. MALAYSIA</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
-        <v>677055</v>
+        <v>676950</v>
       </c>
       <c r="C7" s="0" t="n">
-        <v>453906</v>
+        <v>454906</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>594290</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>605430</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>714910</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>620495</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>988775</v>
+        <v>986478</v>
       </c>
       <c r="I7" s="0" t="n">
-        <v>883751</v>
+        <v>886040</v>
       </c>
       <c r="J7" s="0" t="n">
-        <v>888421</v>
+        <v>888192</v>
       </c>
       <c r="K7" s="0" t="n">
-        <v>930386</v>
+        <v>930454</v>
       </c>
       <c r="L7" s="0" t="n">
-        <v>836961</v>
+        <v>837275</v>
       </c>
       <c r="M7" s="0" t="n">
-        <v>629916</v>
+        <v>629764</v>
       </c>
       <c r="N7" s="0" t="n">
-        <v>8824297</v>
+        <v>8825184</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>LAHAD DATU</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>113659</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>146816</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>132483</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>165007</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>153650</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>136173</v>
@@ -613,87 +613,87 @@
         <v>649154</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>671447</v>
       </c>
       <c r="K11" s="0" t="n">
         <v>813879</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>653081</v>
       </c>
       <c r="M11" s="0" t="n">
         <v>712020</v>
       </c>
       <c r="N11" s="0" t="n">
         <v>8078298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
-        <v>1349473</v>
+        <v>1349368</v>
       </c>
       <c r="C12" s="0" t="n">
-        <v>1024539</v>
+        <v>1025538</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>1329120</v>
       </c>
       <c r="E12" s="0" t="n">
         <v>1236523</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>1385079</v>
       </c>
       <c r="G12" s="0" t="n">
         <v>1210309</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>1698536</v>
+        <v>1696239</v>
       </c>
       <c r="I12" s="0" t="n">
-        <v>1532905</v>
+        <v>1535194</v>
       </c>
       <c r="J12" s="0" t="n">
-        <v>1559868</v>
+        <v>1559638</v>
       </c>
       <c r="K12" s="0" t="n">
-        <v>1744265</v>
+        <v>1744333</v>
       </c>
       <c r="L12" s="0" t="n">
-        <v>1490043</v>
+        <v>1490357</v>
       </c>
       <c r="M12" s="0" t="n">
-        <v>1341936</v>
+        <v>1341784</v>
       </c>
       <c r="N12" s="0" t="n">
-        <v>16902594</v>
+        <v>16903482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>