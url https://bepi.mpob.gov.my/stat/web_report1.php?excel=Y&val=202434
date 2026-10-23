--- v0 (2026-05-15)
+++ v1 (2026-10-23)
@@ -314,232 +314,232 @@
       <c r="L5" s="0" t="n">
         <v>1973.58</v>
       </c>
       <c r="M5" s="0" t="n">
         <v>1044.57</v>
       </c>
       <c r="N5" s="0" t="n">
         <v>826.17</v>
       </c>
       <c r="O5" s="0" t="n">
         <v>14894.17</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>PPO</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C6" s="0" t="n">
-        <v>1050121</v>
+        <v>1050017</v>
       </c>
       <c r="D6" s="0" t="n">
-        <v>776732</v>
+        <v>777732</v>
       </c>
       <c r="E6" s="0" t="n">
         <v>1053162</v>
       </c>
       <c r="F6" s="0" t="n">
         <v>962304</v>
       </c>
       <c r="G6" s="0" t="n">
         <v>1058567</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>895928</v>
       </c>
       <c r="I6" s="0" t="n">
-        <v>1295318</v>
+        <v>1293021</v>
       </c>
       <c r="J6" s="0" t="n">
-        <v>1214612</v>
+        <v>1216900</v>
       </c>
       <c r="K6" s="0" t="n">
-        <v>1287958</v>
+        <v>1287729</v>
       </c>
       <c r="L6" s="0" t="n">
-        <v>1261124</v>
+        <v>1261192</v>
       </c>
       <c r="M6" s="0" t="n">
-        <v>1252119</v>
+        <v>1252433</v>
       </c>
       <c r="N6" s="0" t="n">
-        <v>1174605</v>
+        <v>1174453</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>13282552</v>
+        <v>13283439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C7" s="0" t="n">
-        <v>4230.77</v>
+        <v>4230.82</v>
       </c>
       <c r="D7" s="0" t="n">
-        <v>3234.31</v>
+        <v>3239.35</v>
       </c>
       <c r="E7" s="0" t="n">
         <v>4474.81</v>
       </c>
       <c r="F7" s="0" t="n">
         <v>4247.48</v>
       </c>
       <c r="G7" s="0" t="n">
         <v>4658.37</v>
       </c>
       <c r="H7" s="0" t="n">
         <v>3828.73</v>
       </c>
       <c r="I7" s="0" t="n">
-        <v>5585.39</v>
+        <v>5573.98</v>
       </c>
       <c r="J7" s="0" t="n">
-        <v>5158.54</v>
+        <v>5169.9</v>
       </c>
       <c r="K7" s="0" t="n">
-        <v>5327.35</v>
+        <v>5326.16</v>
       </c>
       <c r="L7" s="0" t="n">
-        <v>5347.4</v>
+        <v>5347.7</v>
       </c>
       <c r="M7" s="0" t="n">
-        <v>5884.78</v>
+        <v>5886.5</v>
       </c>
       <c r="N7" s="0" t="n">
-        <v>6080.48</v>
+        <v>6079.6</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>58058.41</v>
+        <v>58063.4</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>PALM OIL</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C8" s="0" t="n">
-        <v>1349473</v>
+        <v>1349369</v>
       </c>
       <c r="D8" s="0" t="n">
-        <v>1024539</v>
+        <v>1025538</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>1329120</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>1236523</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>1385079</v>
       </c>
       <c r="H8" s="0" t="n">
         <v>1210309</v>
       </c>
       <c r="I8" s="0" t="n">
-        <v>1698536</v>
+        <v>1696239</v>
       </c>
       <c r="J8" s="0" t="n">
-        <v>1532905</v>
+        <v>1535194</v>
       </c>
       <c r="K8" s="0" t="n">
-        <v>1559868</v>
+        <v>1559639</v>
       </c>
       <c r="L8" s="0" t="n">
-        <v>1744265</v>
+        <v>1744333</v>
       </c>
       <c r="M8" s="0" t="n">
-        <v>1490043</v>
+        <v>1490357</v>
       </c>
       <c r="N8" s="0" t="n">
-        <v>1341936</v>
+        <v>1341784</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>16902595</v>
+        <v>16903482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C9" s="0" t="n">
-        <v>5368.16</v>
+        <v>5368.21</v>
       </c>
       <c r="D9" s="0" t="n">
-        <v>4202.94</v>
+        <v>4207.98</v>
       </c>
       <c r="E9" s="0" t="n">
         <v>5597.74</v>
       </c>
       <c r="F9" s="0" t="n">
         <v>5404.38</v>
       </c>
       <c r="G9" s="0" t="n">
         <v>6048.01</v>
       </c>
       <c r="H9" s="0" t="n">
         <v>5103.51</v>
       </c>
       <c r="I9" s="0" t="n">
-        <v>7204.71</v>
+        <v>7193.29</v>
       </c>
       <c r="J9" s="0" t="n">
-        <v>6437.87</v>
+        <v>6449.23</v>
       </c>
       <c r="K9" s="0" t="n">
-        <v>6428.27</v>
+        <v>6427.09</v>
       </c>
       <c r="L9" s="0" t="n">
-        <v>7320.98</v>
+        <v>7321.28</v>
       </c>
       <c r="M9" s="0" t="n">
-        <v>6929.35</v>
+        <v>6931.07</v>
       </c>
       <c r="N9" s="0" t="n">
-        <v>6906.65</v>
+        <v>6905.77</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>72952.58</v>
+        <v>72957.57</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>CPKO</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C10" s="0" t="n">
         <v>10507</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>8689</v>
       </c>
       <c r="E10" s="0" t="n">
         <v>14402</v>
       </c>
       <c r="F10" s="0" t="n">
         <v>33527</v>
       </c>
@@ -614,226 +614,226 @@
       <c r="N11" s="0" t="n">
         <v>139.61</v>
       </c>
       <c r="O11" s="0" t="n">
         <v>1538.12</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>PPKO</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C12" s="0" t="n">
         <v>57985</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>46950</v>
       </c>
       <c r="E12" s="0" t="n">
-        <v>68007</v>
+        <v>67987</v>
       </c>
       <c r="F12" s="0" t="n">
         <v>52373</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>71699</v>
+        <v>71719</v>
       </c>
       <c r="H12" s="0" t="n">
         <v>73615</v>
       </c>
       <c r="I12" s="0" t="n">
-        <v>70900</v>
+        <v>70399</v>
       </c>
       <c r="J12" s="0" t="n">
-        <v>66228</v>
+        <v>66803</v>
       </c>
       <c r="K12" s="0" t="n">
-        <v>101467</v>
+        <v>101393</v>
       </c>
       <c r="L12" s="0" t="n">
-        <v>99407</v>
+        <v>99491</v>
       </c>
       <c r="M12" s="0" t="n">
-        <v>91442</v>
+        <v>91252</v>
       </c>
       <c r="N12" s="0" t="n">
-        <v>78568</v>
+        <v>77924</v>
       </c>
       <c r="O12" s="0" t="n">
-        <v>878643</v>
+        <v>877892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C13" s="0" t="n">
         <v>286.98</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>246.23</v>
       </c>
       <c r="E13" s="0" t="n">
-        <v>343.73</v>
+        <v>343.62</v>
       </c>
       <c r="F13" s="0" t="n">
         <v>301.62</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>420.51</v>
+        <v>420.62</v>
       </c>
       <c r="H13" s="0" t="n">
         <v>415.22</v>
       </c>
       <c r="I13" s="0" t="n">
-        <v>422.1</v>
+        <v>418</v>
       </c>
       <c r="J13" s="0" t="n">
-        <v>407.69</v>
+        <v>412.21</v>
       </c>
       <c r="K13" s="0" t="n">
-        <v>597.58</v>
+        <v>597.16</v>
       </c>
       <c r="L13" s="0" t="n">
-        <v>610.1</v>
+        <v>610.65</v>
       </c>
       <c r="M13" s="0" t="n">
-        <v>606.65</v>
+        <v>605.36</v>
       </c>
       <c r="N13" s="0" t="n">
-        <v>590.93</v>
+        <v>585.94</v>
       </c>
       <c r="O13" s="0" t="n">
-        <v>5249.34</v>
+        <v>5243.61</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>PALM KERNEL OIL</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C14" s="0" t="n">
         <v>68492</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>55639</v>
       </c>
       <c r="E14" s="0" t="n">
-        <v>82409</v>
+        <v>82389</v>
       </c>
       <c r="F14" s="0" t="n">
         <v>85901</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>87827</v>
+        <v>87847</v>
       </c>
       <c r="H14" s="0" t="n">
         <v>92403</v>
       </c>
       <c r="I14" s="0" t="n">
-        <v>109908</v>
+        <v>109407</v>
       </c>
       <c r="J14" s="0" t="n">
-        <v>87355</v>
+        <v>87930</v>
       </c>
       <c r="K14" s="0" t="n">
-        <v>126506</v>
+        <v>126431</v>
       </c>
       <c r="L14" s="0" t="n">
-        <v>149928</v>
+        <v>150012</v>
       </c>
       <c r="M14" s="0" t="n">
-        <v>108819</v>
+        <v>108628</v>
       </c>
       <c r="N14" s="0" t="n">
-        <v>95918</v>
+        <v>95273</v>
       </c>
       <c r="O14" s="0" t="n">
-        <v>1151105</v>
+        <v>1150352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C15" s="0" t="n">
         <v>328.85</v>
       </c>
       <c r="D15" s="0" t="n">
         <v>283.25</v>
       </c>
       <c r="E15" s="0" t="n">
-        <v>407.36</v>
+        <v>407.24</v>
       </c>
       <c r="F15" s="0" t="n">
         <v>472.79</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>504.42</v>
+        <v>504.53</v>
       </c>
       <c r="H15" s="0" t="n">
         <v>512.02</v>
       </c>
       <c r="I15" s="0" t="n">
-        <v>622.42</v>
+        <v>618.32</v>
       </c>
       <c r="J15" s="0" t="n">
-        <v>524.68</v>
+        <v>529.2</v>
       </c>
       <c r="K15" s="0" t="n">
-        <v>746.89</v>
+        <v>746.46</v>
       </c>
       <c r="L15" s="0" t="n">
-        <v>916.62</v>
+        <v>917.18</v>
       </c>
       <c r="M15" s="0" t="n">
-        <v>737.64</v>
+        <v>736.35</v>
       </c>
       <c r="N15" s="0" t="n">
-        <v>730.53</v>
+        <v>725.54</v>
       </c>
       <c r="O15" s="0" t="n">
-        <v>6787.45</v>
+        <v>6781.73</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>PALM KERNEL CAKE</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C16" s="0" t="n">
         <v>231398</v>
       </c>
       <c r="D16" s="0" t="n">
         <v>136195</v>
       </c>
       <c r="E16" s="0" t="n">
         <v>188262</v>
       </c>
       <c r="F16" s="0" t="n">
         <v>220602</v>
       </c>
@@ -902,526 +902,526 @@
       <c r="L17" s="0" t="n">
         <v>139.36</v>
       </c>
       <c r="M17" s="0" t="n">
         <v>102.1</v>
       </c>
       <c r="N17" s="0" t="n">
         <v>94.87</v>
       </c>
       <c r="O17" s="0" t="n">
         <v>1496.6</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>OLEOCHEMICALS</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C18" s="0" t="n">
-        <v>254021</v>
+        <v>254656</v>
       </c>
       <c r="D18" s="0" t="n">
-        <v>255773</v>
+        <v>255733</v>
       </c>
       <c r="E18" s="0" t="n">
-        <v>262799</v>
+        <v>263367</v>
       </c>
       <c r="F18" s="0" t="n">
-        <v>233378</v>
+        <v>232854</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>257729</v>
+        <v>257769</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>216438</v>
+        <v>216524</v>
       </c>
       <c r="I18" s="0" t="n">
-        <v>270466</v>
+        <v>270333</v>
       </c>
       <c r="J18" s="0" t="n">
-        <v>274618</v>
+        <v>274656</v>
       </c>
       <c r="K18" s="0" t="n">
-        <v>257055</v>
+        <v>256979</v>
       </c>
       <c r="L18" s="0" t="n">
-        <v>263579</v>
+        <v>263724</v>
       </c>
       <c r="M18" s="0" t="n">
-        <v>224290</v>
+        <v>224194</v>
       </c>
       <c r="N18" s="0" t="n">
-        <v>223447</v>
+        <v>223513</v>
       </c>
       <c r="O18" s="0" t="n">
-        <v>2993592</v>
+        <v>2994303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C19" s="0" t="n">
-        <v>1357.11</v>
+        <v>1356.78</v>
       </c>
       <c r="D19" s="0" t="n">
-        <v>1366.48</v>
+        <v>1366.35</v>
       </c>
       <c r="E19" s="0" t="n">
-        <v>1386.67</v>
+        <v>1391.06</v>
       </c>
       <c r="F19" s="0" t="n">
-        <v>1324.26</v>
+        <v>1320.02</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>1500.03</v>
+        <v>1500.29</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>1274.8</v>
+        <v>1275.23</v>
       </c>
       <c r="I19" s="0" t="n">
-        <v>1557.79</v>
+        <v>1557.04</v>
       </c>
       <c r="J19" s="0" t="n">
-        <v>1608.85</v>
+        <v>1609.1</v>
       </c>
       <c r="K19" s="0" t="n">
-        <v>1493.18</v>
+        <v>1492.57</v>
       </c>
       <c r="L19" s="0" t="n">
-        <v>1606.7</v>
+        <v>1607.7</v>
       </c>
       <c r="M19" s="0" t="n">
-        <v>1435.56</v>
+        <v>1434.84</v>
       </c>
       <c r="N19" s="0" t="n">
-        <v>1498.33</v>
+        <v>1499.47</v>
       </c>
       <c r="O19" s="0" t="n">
-        <v>17409.76</v>
+        <v>17410.45</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>FINISHED PRODUCTS</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C20" s="0" t="n">
         <v>50153</v>
       </c>
       <c r="D20" s="0" t="n">
         <v>46327</v>
       </c>
       <c r="E20" s="0" t="n">
         <v>44230</v>
       </c>
       <c r="F20" s="0" t="n">
-        <v>43351</v>
+        <v>43343</v>
       </c>
       <c r="G20" s="0" t="n">
-        <v>50629</v>
+        <v>50662</v>
       </c>
       <c r="H20" s="0" t="n">
-        <v>46495</v>
+        <v>46470</v>
       </c>
       <c r="I20" s="0" t="n">
-        <v>47815</v>
+        <v>47844</v>
       </c>
       <c r="J20" s="0" t="n">
-        <v>54877</v>
+        <v>54852</v>
       </c>
       <c r="K20" s="0" t="n">
-        <v>49195</v>
+        <v>49191</v>
       </c>
       <c r="L20" s="0" t="n">
-        <v>57679</v>
+        <v>57521</v>
       </c>
       <c r="M20" s="0" t="n">
-        <v>48928</v>
+        <v>49104</v>
       </c>
       <c r="N20" s="0" t="n">
-        <v>46084</v>
+        <v>46065</v>
       </c>
       <c r="O20" s="0" t="n">
         <v>585764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0"/>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C21" s="0" t="n">
         <v>328.97</v>
       </c>
       <c r="D21" s="0" t="n">
         <v>318.87</v>
       </c>
       <c r="E21" s="0" t="n">
         <v>318.97</v>
       </c>
       <c r="F21" s="0" t="n">
-        <v>313.37</v>
+        <v>313.27</v>
       </c>
       <c r="G21" s="0" t="n">
-        <v>369.47</v>
+        <v>369.87</v>
       </c>
       <c r="H21" s="0" t="n">
-        <v>342.56</v>
+        <v>342.26</v>
       </c>
       <c r="I21" s="0" t="n">
-        <v>370.6</v>
+        <v>370.78</v>
       </c>
       <c r="J21" s="0" t="n">
-        <v>407.35</v>
+        <v>407.2</v>
       </c>
       <c r="K21" s="0" t="n">
-        <v>350.2</v>
+        <v>350.18</v>
       </c>
       <c r="L21" s="0" t="n">
-        <v>421.48</v>
+        <v>419.38</v>
       </c>
       <c r="M21" s="0" t="n">
-        <v>377.67</v>
+        <v>379.92</v>
       </c>
       <c r="N21" s="0" t="n">
-        <v>393.5</v>
+        <v>393.36</v>
       </c>
       <c r="O21" s="0" t="n">
         <v>4313.02</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>BIODIESEL</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C22" s="0" t="n">
         <v>40559</v>
       </c>
       <c r="D22" s="0" t="n">
         <v>29378</v>
       </c>
       <c r="E22" s="0" t="n">
-        <v>15825</v>
+        <v>17344</v>
       </c>
       <c r="F22" s="0" t="n">
-        <v>35298</v>
+        <v>33778</v>
       </c>
       <c r="G22" s="0" t="n">
         <v>22483</v>
       </c>
       <c r="H22" s="0" t="n">
-        <v>14542</v>
+        <v>14460</v>
       </c>
       <c r="I22" s="0" t="n">
-        <v>10345</v>
+        <v>10427</v>
       </c>
       <c r="J22" s="0" t="n">
         <v>29963</v>
       </c>
       <c r="K22" s="0" t="n">
         <v>16793</v>
       </c>
       <c r="L22" s="0" t="n">
-        <v>13509</v>
+        <v>13469</v>
       </c>
       <c r="M22" s="0" t="n">
-        <v>11744</v>
+        <v>11784</v>
       </c>
       <c r="N22" s="0" t="n">
         <v>15231</v>
       </c>
       <c r="O22" s="0" t="n">
         <v>255669</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C23" s="0" t="n">
         <v>193.28</v>
       </c>
       <c r="D23" s="0" t="n">
         <v>143.13</v>
       </c>
       <c r="E23" s="0" t="n">
-        <v>81.94</v>
+        <v>89.51</v>
       </c>
       <c r="F23" s="0" t="n">
-        <v>173.79</v>
+        <v>166.21</v>
       </c>
       <c r="G23" s="0" t="n">
         <v>115.51</v>
       </c>
       <c r="H23" s="0" t="n">
-        <v>71.93</v>
+        <v>71.55</v>
       </c>
       <c r="I23" s="0" t="n">
-        <v>55.08</v>
+        <v>55.46</v>
       </c>
       <c r="J23" s="0" t="n">
         <v>150.71</v>
       </c>
       <c r="K23" s="0" t="n">
         <v>76.96</v>
       </c>
       <c r="L23" s="0" t="n">
-        <v>62.19</v>
+        <v>61.98</v>
       </c>
       <c r="M23" s="0" t="n">
-        <v>55.33</v>
+        <v>55.54</v>
       </c>
       <c r="N23" s="0" t="n">
         <v>73.43</v>
       </c>
       <c r="O23" s="0" t="n">
         <v>1253.27</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>OTHERS</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C24" s="0" t="n">
         <v>218228</v>
       </c>
       <c r="D24" s="0" t="n">
-        <v>211503</v>
+        <v>211203</v>
       </c>
       <c r="E24" s="0" t="n">
-        <v>163316</v>
+        <v>163616</v>
       </c>
       <c r="F24" s="0" t="n">
-        <v>181365</v>
+        <v>181609</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>296181</v>
+        <v>296257</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>178743</v>
+        <v>177358</v>
       </c>
       <c r="I24" s="0" t="n">
-        <v>247241</v>
+        <v>249186</v>
       </c>
       <c r="J24" s="0" t="n">
-        <v>126117</v>
+        <v>125236</v>
       </c>
       <c r="K24" s="0" t="n">
         <v>162444</v>
       </c>
       <c r="L24" s="0" t="n">
-        <v>243498</v>
+        <v>243110</v>
       </c>
       <c r="M24" s="0" t="n">
-        <v>154782</v>
+        <v>155090</v>
       </c>
       <c r="N24" s="0" t="n">
-        <v>191789</v>
+        <v>191377</v>
       </c>
       <c r="O24" s="0" t="n">
-        <v>2375206</v>
+        <v>2374714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C25" s="0" t="n">
         <v>484.29</v>
       </c>
       <c r="D25" s="0" t="n">
-        <v>419.49</v>
+        <v>418.19</v>
       </c>
       <c r="E25" s="0" t="n">
-        <v>401.9</v>
+        <v>403.19</v>
       </c>
       <c r="F25" s="0" t="n">
-        <v>383.38</v>
+        <v>382.19</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>703.31</v>
+        <v>698.15</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>478.55</v>
+        <v>479.54</v>
       </c>
       <c r="I25" s="0" t="n">
-        <v>680.26</v>
+        <v>689.6</v>
       </c>
       <c r="J25" s="0" t="n">
-        <v>329.07</v>
+        <v>325.1</v>
       </c>
       <c r="K25" s="0" t="n">
         <v>434.69</v>
       </c>
       <c r="L25" s="0" t="n">
-        <v>260.54</v>
+        <v>259.07</v>
       </c>
       <c r="M25" s="0" t="n">
-        <v>211.96</v>
+        <v>213.09</v>
       </c>
       <c r="N25" s="0" t="n">
-        <v>391.18</v>
+        <v>389.35</v>
       </c>
       <c r="O25" s="0" t="n">
-        <v>5178.6</v>
+        <v>5176.44</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C26" s="0" t="n">
-        <v>2212323</v>
+        <v>2212854</v>
       </c>
       <c r="D26" s="0" t="n">
-        <v>1759353</v>
+        <v>1760013</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>2085960</v>
+        <v>2088329</v>
       </c>
       <c r="F26" s="0" t="n">
-        <v>2036418</v>
+        <v>2034610</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>2236654</v>
+        <v>2236822</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>1972348</v>
+        <v>1970943</v>
       </c>
       <c r="I26" s="0" t="n">
-        <v>2601677</v>
+        <v>2600801</v>
       </c>
       <c r="J26" s="0" t="n">
-        <v>2279681</v>
+        <v>2281677</v>
       </c>
       <c r="K26" s="0" t="n">
-        <v>2404805</v>
+        <v>2404422</v>
       </c>
       <c r="L26" s="0" t="n">
-        <v>2745765</v>
+        <v>2745476</v>
       </c>
       <c r="M26" s="0" t="n">
-        <v>2233507</v>
+        <v>2234059</v>
       </c>
       <c r="N26" s="0" t="n">
-        <v>2091958</v>
+        <v>2090796</v>
       </c>
       <c r="O26" s="0" t="n">
-        <v>26660448</v>
+        <v>26660802</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C27" s="0" t="n">
-        <v>8228.71</v>
+        <v>8228.43</v>
       </c>
       <c r="D27" s="0" t="n">
-        <v>6836.74</v>
+        <v>6840.34</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>8333.87</v>
+        <v>8347.01</v>
       </c>
       <c r="F27" s="0" t="n">
-        <v>8219.8</v>
+        <v>8206.69</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>9330.63</v>
+        <v>9326.25</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>7919.35</v>
+        <v>7920.1</v>
       </c>
       <c r="I27" s="0" t="n">
-        <v>10628.01</v>
+        <v>10621.65</v>
       </c>
       <c r="J27" s="0" t="n">
-        <v>9565.64</v>
+        <v>9577.64</v>
       </c>
       <c r="K27" s="0" t="n">
-        <v>9662.57</v>
+        <v>9660.33</v>
       </c>
       <c r="L27" s="0" t="n">
-        <v>10727.86</v>
+        <v>10725.94</v>
       </c>
       <c r="M27" s="0" t="n">
-        <v>9849.62</v>
+        <v>9852.9</v>
       </c>
       <c r="N27" s="0" t="n">
-        <v>10088.5</v>
+        <v>10081.79</v>
       </c>
       <c r="O27" s="0" t="n">
-        <v>109391.29</v>
+        <v>109389.07</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>