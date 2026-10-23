--- v0 (2025-12-15)
+++ v1 (2026-10-23)
@@ -248,97 +248,97 @@
         <v>2772</v>
       </c>
       <c r="K3" s="0" t="n">
         <v>2195</v>
       </c>
       <c r="L3" s="0" t="n">
         <v>13424</v>
       </c>
       <c r="M3" s="0" t="n">
         <v>2081</v>
       </c>
       <c r="N3" s="0" t="n">
         <v>93049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>PORT KLANG</t>
         </is>
       </c>
       <c r="B4" s="0" t="n">
         <v>235335</v>
       </c>
       <c r="C4" s="0" t="n">
-        <v>231409</v>
+        <v>231557</v>
       </c>
       <c r="D4" s="0" t="n">
-        <v>297211</v>
+        <v>294694</v>
       </c>
       <c r="E4" s="0" t="n">
-        <v>224260</v>
+        <v>226629</v>
       </c>
       <c r="F4" s="0" t="n">
-        <v>230309</v>
+        <v>230452</v>
       </c>
       <c r="G4" s="0" t="n">
-        <v>252573</v>
+        <v>252931</v>
       </c>
       <c r="H4" s="0" t="n">
-        <v>274799</v>
+        <v>277342</v>
       </c>
       <c r="I4" s="0" t="n">
-        <v>278910</v>
+        <v>276367</v>
       </c>
       <c r="J4" s="0" t="n">
-        <v>242882</v>
+        <v>242382</v>
       </c>
       <c r="K4" s="0" t="n">
         <v>316383</v>
       </c>
       <c r="L4" s="0" t="n">
         <v>310046</v>
       </c>
       <c r="M4" s="0" t="n">
-        <v>238220</v>
+        <v>237325</v>
       </c>
       <c r="N4" s="0" t="n">
-        <v>3132337</v>
+        <v>3131442</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>PASIR GUDANG</t>
         </is>
       </c>
       <c r="B5" s="0" t="n">
-        <v>305470</v>
+        <v>305540</v>
       </c>
       <c r="C5" s="0" t="n">
-        <v>159109</v>
+        <v>159039</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>242577</v>
       </c>
       <c r="E5" s="0" t="n">
         <v>154082</v>
       </c>
       <c r="F5" s="0" t="n">
         <v>192367</v>
       </c>
       <c r="G5" s="0" t="n">
         <v>156456</v>
       </c>
       <c r="H5" s="0" t="n">
         <v>164326</v>
       </c>
       <c r="I5" s="0" t="n">
         <v>214971</v>
       </c>
       <c r="J5" s="0" t="n">
         <v>165508</v>
       </c>
       <c r="K5" s="0" t="n">
         <v>201752</v>
       </c>
@@ -349,121 +349,121 @@
         <v>167714</v>
       </c>
       <c r="N5" s="0" t="n">
         <v>2340043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>OTHERS</t>
         </is>
       </c>
       <c r="B6" s="0" t="n">
         <v>80952</v>
       </c>
       <c r="C6" s="0" t="n">
         <v>93790</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>191086</v>
       </c>
       <c r="E6" s="0" t="n">
         <v>160082</v>
       </c>
       <c r="F6" s="0" t="n">
-        <v>93343</v>
+        <v>93323</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>154177</v>
+        <v>154197</v>
       </c>
       <c r="H6" s="0" t="n">
         <v>155955</v>
       </c>
       <c r="I6" s="0" t="n">
         <v>126249</v>
       </c>
       <c r="J6" s="0" t="n">
         <v>194298</v>
       </c>
       <c r="K6" s="0" t="n">
         <v>186916</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>158804</v>
       </c>
       <c r="M6" s="0" t="n">
         <v>184908</v>
       </c>
       <c r="N6" s="0" t="n">
         <v>1780560</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>PEN. MALAYSIA</t>
         </is>
       </c>
       <c r="B7" s="0" t="n">
-        <v>626236</v>
+        <v>626306</v>
       </c>
       <c r="C7" s="0" t="n">
-        <v>489366</v>
+        <v>489443</v>
       </c>
       <c r="D7" s="0" t="n">
-        <v>753195</v>
+        <v>750679</v>
       </c>
       <c r="E7" s="0" t="n">
-        <v>553235</v>
+        <v>555604</v>
       </c>
       <c r="F7" s="0" t="n">
-        <v>525684</v>
+        <v>525807</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>566709</v>
+        <v>567086</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>606741</v>
+        <v>609285</v>
       </c>
       <c r="I7" s="0" t="n">
-        <v>621209</v>
+        <v>618665</v>
       </c>
       <c r="J7" s="0" t="n">
-        <v>605458</v>
+        <v>604958</v>
       </c>
       <c r="K7" s="0" t="n">
         <v>707246</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>697986</v>
       </c>
       <c r="M7" s="0" t="n">
-        <v>592923</v>
+        <v>592028</v>
       </c>
       <c r="N7" s="0" t="n">
-        <v>7345990</v>
+        <v>7345095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>LAHAD DATU</t>
         </is>
       </c>
       <c r="B8" s="0" t="n">
         <v>83341</v>
       </c>
       <c r="C8" s="0" t="n">
         <v>132322</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>154896</v>
       </c>
       <c r="E8" s="0" t="n">
         <v>176536</v>
       </c>
       <c r="F8" s="0" t="n">
         <v>91018</v>
       </c>
       <c r="G8" s="0" t="n">
         <v>178312</v>
@@ -613,87 +613,87 @@
         <v>602651</v>
       </c>
       <c r="J11" s="0" t="n">
         <v>605794</v>
       </c>
       <c r="K11" s="0" t="n">
         <v>773440</v>
       </c>
       <c r="L11" s="0" t="n">
         <v>708551</v>
       </c>
       <c r="M11" s="0" t="n">
         <v>771260</v>
       </c>
       <c r="N11" s="0" t="n">
         <v>7789035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>MALAYSIA</t>
         </is>
       </c>
       <c r="B12" s="0" t="n">
-        <v>1136995</v>
+        <v>1137066</v>
       </c>
       <c r="C12" s="0" t="n">
-        <v>1127970</v>
+        <v>1128047</v>
       </c>
       <c r="D12" s="0" t="n">
-        <v>1487816</v>
+        <v>1485300</v>
       </c>
       <c r="E12" s="0" t="n">
-        <v>1087705</v>
+        <v>1090074</v>
       </c>
       <c r="F12" s="0" t="n">
-        <v>1080694</v>
+        <v>1080817</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>1171739</v>
+        <v>1172116</v>
       </c>
       <c r="H12" s="0" t="n">
-        <v>1355587</v>
+        <v>1358131</v>
       </c>
       <c r="I12" s="0" t="n">
-        <v>1223860</v>
+        <v>1221317</v>
       </c>
       <c r="J12" s="0" t="n">
-        <v>1211252</v>
+        <v>1210752</v>
       </c>
       <c r="K12" s="0" t="n">
         <v>1480686</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>1406537</v>
       </c>
       <c r="M12" s="0" t="n">
-        <v>1364183</v>
+        <v>1363288</v>
       </c>
       <c r="N12" s="0" t="n">
-        <v>15135024</v>
+        <v>15134129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>