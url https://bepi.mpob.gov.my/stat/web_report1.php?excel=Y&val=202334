--- v0 (2026-05-21)
+++ v1 (2026-10-23)
@@ -314,232 +314,232 @@
       <c r="L5" s="0" t="n">
         <v>1404.68</v>
       </c>
       <c r="M5" s="0" t="n">
         <v>1285.2</v>
       </c>
       <c r="N5" s="0" t="n">
         <v>1536.56</v>
       </c>
       <c r="O5" s="0" t="n">
         <v>13938.2</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>PPO</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C6" s="0" t="n">
-        <v>868560</v>
+        <v>868630</v>
       </c>
       <c r="D6" s="0" t="n">
-        <v>832097</v>
+        <v>832175</v>
       </c>
       <c r="E6" s="0" t="n">
-        <v>1223545</v>
+        <v>1221028</v>
       </c>
       <c r="F6" s="0" t="n">
-        <v>900302</v>
+        <v>902671</v>
       </c>
       <c r="G6" s="0" t="n">
-        <v>830779</v>
+        <v>830901</v>
       </c>
       <c r="H6" s="0" t="n">
-        <v>896936</v>
+        <v>897313</v>
       </c>
       <c r="I6" s="0" t="n">
-        <v>928585</v>
+        <v>931128</v>
       </c>
       <c r="J6" s="0" t="n">
-        <v>953815</v>
+        <v>951271</v>
       </c>
       <c r="K6" s="0" t="n">
-        <v>973545</v>
+        <v>973045</v>
       </c>
       <c r="L6" s="0" t="n">
         <v>1109149</v>
       </c>
       <c r="M6" s="0" t="n">
         <v>1073210</v>
       </c>
       <c r="N6" s="0" t="n">
-        <v>957102</v>
+        <v>956207</v>
       </c>
       <c r="O6" s="0" t="n">
-        <v>11547623</v>
+        <v>11546727</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="0"/>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C7" s="0" t="n">
-        <v>3752.47</v>
+        <v>3752.81</v>
       </c>
       <c r="D7" s="0" t="n">
-        <v>3497</v>
+        <v>3497.32</v>
       </c>
       <c r="E7" s="0" t="n">
-        <v>5313.84</v>
+        <v>5304.73</v>
       </c>
       <c r="F7" s="0" t="n">
-        <v>3927.17</v>
+        <v>3935.62</v>
       </c>
       <c r="G7" s="0" t="n">
-        <v>3633.17</v>
+        <v>3633.75</v>
       </c>
       <c r="H7" s="0" t="n">
-        <v>3819.18</v>
+        <v>3822.16</v>
       </c>
       <c r="I7" s="0" t="n">
-        <v>3826.27</v>
+        <v>3834.65</v>
       </c>
       <c r="J7" s="0" t="n">
-        <v>3985.67</v>
+        <v>3975.57</v>
       </c>
       <c r="K7" s="0" t="n">
-        <v>4070.4</v>
+        <v>4068.55</v>
       </c>
       <c r="L7" s="0" t="n">
         <v>4542.32</v>
       </c>
       <c r="M7" s="0" t="n">
         <v>4426.7</v>
       </c>
       <c r="N7" s="0" t="n">
-        <v>3868.45</v>
+        <v>3863.36</v>
       </c>
       <c r="O7" s="0" t="n">
-        <v>48662.64</v>
+        <v>48657.55</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>PALM OIL</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C8" s="0" t="n">
-        <v>1136995</v>
+        <v>1137066</v>
       </c>
       <c r="D8" s="0" t="n">
-        <v>1127970</v>
+        <v>1128047</v>
       </c>
       <c r="E8" s="0" t="n">
-        <v>1487817</v>
+        <v>1485300</v>
       </c>
       <c r="F8" s="0" t="n">
-        <v>1087705</v>
+        <v>1090074</v>
       </c>
       <c r="G8" s="0" t="n">
-        <v>1080694</v>
+        <v>1080817</v>
       </c>
       <c r="H8" s="0" t="n">
-        <v>1171739</v>
+        <v>1172116</v>
       </c>
       <c r="I8" s="0" t="n">
-        <v>1355587</v>
+        <v>1358131</v>
       </c>
       <c r="J8" s="0" t="n">
-        <v>1223860</v>
+        <v>1221317</v>
       </c>
       <c r="K8" s="0" t="n">
-        <v>1211252</v>
+        <v>1210752</v>
       </c>
       <c r="L8" s="0" t="n">
         <v>1480686</v>
       </c>
       <c r="M8" s="0" t="n">
         <v>1406537</v>
       </c>
       <c r="N8" s="0" t="n">
-        <v>1364184</v>
+        <v>1363288</v>
       </c>
       <c r="O8" s="0" t="n">
-        <v>15135026</v>
+        <v>15134130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0"/>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C9" s="0" t="n">
-        <v>4818.28</v>
+        <v>4818.62</v>
       </c>
       <c r="D9" s="0" t="n">
-        <v>4667.68</v>
+        <v>4667.99</v>
       </c>
       <c r="E9" s="0" t="n">
-        <v>6378.49</v>
+        <v>6369.38</v>
       </c>
       <c r="F9" s="0" t="n">
-        <v>4708.62</v>
+        <v>4717.08</v>
       </c>
       <c r="G9" s="0" t="n">
-        <v>4663.95</v>
+        <v>4664.53</v>
       </c>
       <c r="H9" s="0" t="n">
-        <v>4889.79</v>
+        <v>4892.77</v>
       </c>
       <c r="I9" s="0" t="n">
-        <v>5409.12</v>
+        <v>5417.5</v>
       </c>
       <c r="J9" s="0" t="n">
-        <v>5001.64</v>
+        <v>4991.54</v>
       </c>
       <c r="K9" s="0" t="n">
-        <v>4999.37</v>
+        <v>4997.52</v>
       </c>
       <c r="L9" s="0" t="n">
         <v>5947</v>
       </c>
       <c r="M9" s="0" t="n">
         <v>5711.9</v>
       </c>
       <c r="N9" s="0" t="n">
-        <v>5405</v>
+        <v>5399.92</v>
       </c>
       <c r="O9" s="0" t="n">
-        <v>62600.84</v>
+        <v>62595.75</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>CPKO</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C10" s="0" t="n">
         <v>8878</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>15349</v>
       </c>
       <c r="E10" s="0" t="n">
         <v>20618</v>
       </c>
       <c r="F10" s="0" t="n">
         <v>20499</v>
       </c>
@@ -611,205 +611,205 @@
       <c r="M11" s="0" t="n">
         <v>161.2</v>
       </c>
       <c r="N11" s="0" t="n">
         <v>155.84</v>
       </c>
       <c r="O11" s="0" t="n">
         <v>1190.43</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>PPKO</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C12" s="0" t="n">
         <v>53224</v>
       </c>
       <c r="D12" s="0" t="n">
-        <v>44539</v>
+        <v>44454</v>
       </c>
       <c r="E12" s="0" t="n">
-        <v>63902</v>
+        <v>64006</v>
       </c>
       <c r="F12" s="0" t="n">
-        <v>64798</v>
+        <v>64758</v>
       </c>
       <c r="G12" s="0" t="n">
-        <v>76255</v>
+        <v>76275</v>
       </c>
       <c r="H12" s="0" t="n">
         <v>54825</v>
       </c>
       <c r="I12" s="0" t="n">
         <v>44714</v>
       </c>
       <c r="J12" s="0" t="n">
         <v>60941</v>
       </c>
       <c r="K12" s="0" t="n">
         <v>55900</v>
       </c>
       <c r="L12" s="0" t="n">
         <v>65755</v>
       </c>
       <c r="M12" s="0" t="n">
         <v>60582</v>
       </c>
       <c r="N12" s="0" t="n">
         <v>49667</v>
       </c>
       <c r="O12" s="0" t="n">
         <v>695102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0"/>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C13" s="0" t="n">
         <v>336.53</v>
       </c>
       <c r="D13" s="0" t="n">
-        <v>260.18</v>
+        <v>259.74</v>
       </c>
       <c r="E13" s="0" t="n">
-        <v>369.16</v>
+        <v>369.75</v>
       </c>
       <c r="F13" s="0" t="n">
-        <v>353.94</v>
+        <v>353.67</v>
       </c>
       <c r="G13" s="0" t="n">
-        <v>408.08</v>
+        <v>408.19</v>
       </c>
       <c r="H13" s="0" t="n">
         <v>296.42</v>
       </c>
       <c r="I13" s="0" t="n">
         <v>246.91</v>
       </c>
       <c r="J13" s="0" t="n">
         <v>307.15</v>
       </c>
       <c r="K13" s="0" t="n">
         <v>307.7</v>
       </c>
       <c r="L13" s="0" t="n">
         <v>343.98</v>
       </c>
       <c r="M13" s="0" t="n">
         <v>313.65</v>
       </c>
       <c r="N13" s="0" t="n">
         <v>258.96</v>
       </c>
       <c r="O13" s="0" t="n">
         <v>3802.66</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>PALM KERNEL OIL</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C14" s="0" t="n">
         <v>62102</v>
       </c>
       <c r="D14" s="0" t="n">
-        <v>59888</v>
+        <v>59803</v>
       </c>
       <c r="E14" s="0" t="n">
-        <v>84520</v>
+        <v>84625</v>
       </c>
       <c r="F14" s="0" t="n">
-        <v>85298</v>
+        <v>85258</v>
       </c>
       <c r="G14" s="0" t="n">
-        <v>92504</v>
+        <v>92524</v>
       </c>
       <c r="H14" s="0" t="n">
         <v>64325</v>
       </c>
       <c r="I14" s="0" t="n">
         <v>77729</v>
       </c>
       <c r="J14" s="0" t="n">
         <v>91866</v>
       </c>
       <c r="K14" s="0" t="n">
         <v>84441</v>
       </c>
       <c r="L14" s="0" t="n">
         <v>90972</v>
       </c>
       <c r="M14" s="0" t="n">
         <v>99894</v>
       </c>
       <c r="N14" s="0" t="n">
         <v>88261</v>
       </c>
       <c r="O14" s="0" t="n">
         <v>981800</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0"/>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C15" s="0" t="n">
         <v>376.68</v>
       </c>
       <c r="D15" s="0" t="n">
-        <v>323.99</v>
+        <v>323.55</v>
       </c>
       <c r="E15" s="0" t="n">
-        <v>458.67</v>
+        <v>459.26</v>
       </c>
       <c r="F15" s="0" t="n">
-        <v>438.48</v>
+        <v>438.21</v>
       </c>
       <c r="G15" s="0" t="n">
-        <v>480.61</v>
+        <v>480.72</v>
       </c>
       <c r="H15" s="0" t="n">
         <v>335.94</v>
       </c>
       <c r="I15" s="0" t="n">
         <v>380.56</v>
       </c>
       <c r="J15" s="0" t="n">
         <v>435.66</v>
       </c>
       <c r="K15" s="0" t="n">
         <v>427.78</v>
       </c>
       <c r="L15" s="0" t="n">
         <v>445.08</v>
       </c>
       <c r="M15" s="0" t="n">
         <v>474.85</v>
       </c>
       <c r="N15" s="0" t="n">
         <v>414.8</v>
       </c>
       <c r="O15" s="0" t="n">
         <v>4993.09</v>
       </c>
@@ -819,217 +819,217 @@
         <is>
           <t>PALM KERNEL CAKE</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C16" s="0" t="n">
         <v>202431</v>
       </c>
       <c r="D16" s="0" t="n">
         <v>210612</v>
       </c>
       <c r="E16" s="0" t="n">
         <v>193903</v>
       </c>
       <c r="F16" s="0" t="n">
         <v>170772</v>
       </c>
       <c r="G16" s="0" t="n">
         <v>177877</v>
       </c>
       <c r="H16" s="0" t="n">
-        <v>133125</v>
+        <v>136568</v>
       </c>
       <c r="I16" s="0" t="n">
-        <v>194438</v>
+        <v>190995</v>
       </c>
       <c r="J16" s="0" t="n">
         <v>195987</v>
       </c>
       <c r="K16" s="0" t="n">
         <v>211057</v>
       </c>
       <c r="L16" s="0" t="n">
         <v>173441</v>
       </c>
       <c r="M16" s="0" t="n">
         <v>269424</v>
       </c>
       <c r="N16" s="0" t="n">
         <v>178436</v>
       </c>
       <c r="O16" s="0" t="n">
         <v>2311506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0"/>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C17" s="0" t="n">
         <v>146.48</v>
       </c>
       <c r="D17" s="0" t="n">
         <v>147.49</v>
       </c>
       <c r="E17" s="0" t="n">
         <v>142.03</v>
       </c>
       <c r="F17" s="0" t="n">
         <v>122.42</v>
       </c>
       <c r="G17" s="0" t="n">
         <v>125.84</v>
       </c>
       <c r="H17" s="0" t="n">
-        <v>94.86</v>
+        <v>97.16</v>
       </c>
       <c r="I17" s="0" t="n">
-        <v>128.05</v>
+        <v>125.76</v>
       </c>
       <c r="J17" s="0" t="n">
         <v>128.59</v>
       </c>
       <c r="K17" s="0" t="n">
         <v>154.25</v>
       </c>
       <c r="L17" s="0" t="n">
         <v>135.17</v>
       </c>
       <c r="M17" s="0" t="n">
         <v>208.98</v>
       </c>
       <c r="N17" s="0" t="n">
         <v>133.04</v>
       </c>
       <c r="O17" s="0" t="n">
         <v>1667.21</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>OLEOCHEMICALS</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C18" s="0" t="n">
-        <v>209801</v>
+        <v>209860</v>
       </c>
       <c r="D18" s="0" t="n">
-        <v>228386</v>
+        <v>229146</v>
       </c>
       <c r="E18" s="0" t="n">
-        <v>261136</v>
+        <v>260412</v>
       </c>
       <c r="F18" s="0" t="n">
-        <v>221239</v>
+        <v>221005</v>
       </c>
       <c r="G18" s="0" t="n">
-        <v>227903</v>
+        <v>228042</v>
       </c>
       <c r="H18" s="0" t="n">
-        <v>224667</v>
+        <v>224642</v>
       </c>
       <c r="I18" s="0" t="n">
-        <v>229169</v>
+        <v>229246</v>
       </c>
       <c r="J18" s="0" t="n">
-        <v>253772</v>
+        <v>253771</v>
       </c>
       <c r="K18" s="0" t="n">
-        <v>239146</v>
+        <v>239106</v>
       </c>
       <c r="L18" s="0" t="n">
-        <v>265103</v>
+        <v>264951</v>
       </c>
       <c r="M18" s="0" t="n">
-        <v>258987</v>
+        <v>259128</v>
       </c>
       <c r="N18" s="0" t="n">
-        <v>244695</v>
+        <v>244026</v>
       </c>
       <c r="O18" s="0" t="n">
-        <v>2864004</v>
+        <v>2863335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0"/>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C19" s="0" t="n">
-        <v>1289.88</v>
+        <v>1290.62</v>
       </c>
       <c r="D19" s="0" t="n">
-        <v>1312.17</v>
+        <v>1315.58</v>
       </c>
       <c r="E19" s="0" t="n">
-        <v>1533.31</v>
+        <v>1529.67</v>
       </c>
       <c r="F19" s="0" t="n">
-        <v>1277.93</v>
+        <v>1276.81</v>
       </c>
       <c r="G19" s="0" t="n">
-        <v>1303.16</v>
+        <v>1303.76</v>
       </c>
       <c r="H19" s="0" t="n">
-        <v>1280.3</v>
+        <v>1280.13</v>
       </c>
       <c r="I19" s="0" t="n">
-        <v>1230.73</v>
+        <v>1231.16</v>
       </c>
       <c r="J19" s="0" t="n">
-        <v>1344.27</v>
+        <v>1344.23</v>
       </c>
       <c r="K19" s="0" t="n">
-        <v>1309.39</v>
+        <v>1309.23</v>
       </c>
       <c r="L19" s="0" t="n">
-        <v>1447.48</v>
+        <v>1446.16</v>
       </c>
       <c r="M19" s="0" t="n">
-        <v>1378.56</v>
+        <v>1379.81</v>
       </c>
       <c r="N19" s="0" t="n">
-        <v>1291.64</v>
+        <v>1291.54</v>
       </c>
       <c r="O19" s="0" t="n">
-        <v>15998.82</v>
+        <v>15998.71</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>FINISHED PRODUCTS</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C20" s="0" t="n">
         <v>42561</v>
       </c>
       <c r="D20" s="0" t="n">
         <v>43316</v>
       </c>
       <c r="E20" s="0" t="n">
         <v>46385</v>
       </c>
       <c r="F20" s="0" t="n">
         <v>37665</v>
       </c>
@@ -1119,309 +1119,309 @@
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C22" s="0" t="n">
         <v>14239</v>
       </c>
       <c r="D22" s="0" t="n">
         <v>14699</v>
       </c>
       <c r="E22" s="0" t="n">
         <v>32127</v>
       </c>
       <c r="F22" s="0" t="n">
         <v>4340</v>
       </c>
       <c r="G22" s="0" t="n">
         <v>13568</v>
       </c>
       <c r="H22" s="0" t="n">
         <v>12927</v>
       </c>
       <c r="I22" s="0" t="n">
         <v>16801</v>
       </c>
       <c r="J22" s="0" t="n">
-        <v>20032</v>
+        <v>21732</v>
       </c>
       <c r="K22" s="0" t="n">
-        <v>28793</v>
+        <v>27093</v>
       </c>
       <c r="L22" s="0" t="n">
         <v>51462</v>
       </c>
       <c r="M22" s="0" t="n">
-        <v>17971</v>
+        <v>28522</v>
       </c>
       <c r="N22" s="0" t="n">
-        <v>17834</v>
+        <v>7283</v>
       </c>
       <c r="O22" s="0" t="n">
         <v>244793</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0"/>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C23" s="0" t="n">
         <v>65.4</v>
       </c>
       <c r="D23" s="0" t="n">
         <v>80.73</v>
       </c>
       <c r="E23" s="0" t="n">
         <v>169.12</v>
       </c>
       <c r="F23" s="0" t="n">
         <v>23.72</v>
       </c>
       <c r="G23" s="0" t="n">
         <v>76.25</v>
       </c>
       <c r="H23" s="0" t="n">
         <v>58.14</v>
       </c>
       <c r="I23" s="0" t="n">
         <v>104.98</v>
       </c>
       <c r="J23" s="0" t="n">
-        <v>91.87</v>
+        <v>100.44</v>
       </c>
       <c r="K23" s="0" t="n">
-        <v>174.78</v>
+        <v>166.21</v>
       </c>
       <c r="L23" s="0" t="n">
         <v>276.29</v>
       </c>
       <c r="M23" s="0" t="n">
-        <v>97.92</v>
+        <v>152.92</v>
       </c>
       <c r="N23" s="0" t="n">
-        <v>91.31</v>
+        <v>36.3</v>
       </c>
       <c r="O23" s="0" t="n">
         <v>1310.49</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>OTHERS</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C24" s="0" t="n">
         <v>223427</v>
       </c>
       <c r="D24" s="0" t="n">
-        <v>213475</v>
+        <v>213433</v>
       </c>
       <c r="E24" s="0" t="n">
-        <v>199558</v>
+        <v>199599</v>
       </c>
       <c r="F24" s="0" t="n">
-        <v>169527</v>
+        <v>169686</v>
       </c>
       <c r="G24" s="0" t="n">
-        <v>134721</v>
+        <v>133005</v>
       </c>
       <c r="H24" s="0" t="n">
-        <v>170568</v>
+        <v>172124</v>
       </c>
       <c r="I24" s="0" t="n">
-        <v>195801</v>
+        <v>190806</v>
       </c>
       <c r="J24" s="0" t="n">
-        <v>224509</v>
+        <v>229503</v>
       </c>
       <c r="K24" s="0" t="n">
         <v>188311</v>
       </c>
       <c r="L24" s="0" t="n">
-        <v>178916</v>
+        <v>179275</v>
       </c>
       <c r="M24" s="0" t="n">
-        <v>256253</v>
+        <v>255731</v>
       </c>
       <c r="N24" s="0" t="n">
-        <v>267839</v>
+        <v>268002</v>
       </c>
       <c r="O24" s="0" t="n">
         <v>2422905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0"/>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C25" s="0" t="n">
         <v>293</v>
       </c>
       <c r="D25" s="0" t="n">
-        <v>379.03</v>
+        <v>378.85</v>
       </c>
       <c r="E25" s="0" t="n">
-        <v>316.92</v>
+        <v>317.11</v>
       </c>
       <c r="F25" s="0" t="n">
-        <v>394.88</v>
+        <v>395.52</v>
       </c>
       <c r="G25" s="0" t="n">
-        <v>307.35</v>
+        <v>301.41</v>
       </c>
       <c r="H25" s="0" t="n">
-        <v>374.61</v>
+        <v>379.92</v>
       </c>
       <c r="I25" s="0" t="n">
-        <v>363.68</v>
+        <v>339.53</v>
       </c>
       <c r="J25" s="0" t="n">
-        <v>441.17</v>
+        <v>465.32</v>
       </c>
       <c r="K25" s="0" t="n">
         <v>430.27</v>
       </c>
       <c r="L25" s="0" t="n">
-        <v>447.27</v>
+        <v>448.92</v>
       </c>
       <c r="M25" s="0" t="n">
-        <v>531.58</v>
+        <v>529.26</v>
       </c>
       <c r="N25" s="0" t="n">
-        <v>496.69</v>
+        <v>497.37</v>
       </c>
       <c r="O25" s="0" t="n">
         <v>4776.46</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>TOTAL</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Tonnes</t>
         </is>
       </c>
       <c r="C26" s="0" t="n">
-        <v>1891557</v>
+        <v>1891686</v>
       </c>
       <c r="D26" s="0" t="n">
-        <v>1898346</v>
+        <v>1899058</v>
       </c>
       <c r="E26" s="0" t="n">
-        <v>2305446</v>
+        <v>2302351</v>
       </c>
       <c r="F26" s="0" t="n">
-        <v>1776546</v>
+        <v>1778801</v>
       </c>
       <c r="G26" s="0" t="n">
-        <v>1768461</v>
+        <v>1767026</v>
       </c>
       <c r="H26" s="0" t="n">
-        <v>1815630</v>
+        <v>1820982</v>
       </c>
       <c r="I26" s="0" t="n">
-        <v>2112571</v>
+        <v>2106753</v>
       </c>
       <c r="J26" s="0" t="n">
-        <v>2055190</v>
+        <v>2059340</v>
       </c>
       <c r="K26" s="0" t="n">
-        <v>2010568</v>
+        <v>2008328</v>
       </c>
       <c r="L26" s="0" t="n">
-        <v>2289690</v>
+        <v>2289897</v>
       </c>
       <c r="M26" s="0" t="n">
-        <v>2358389</v>
+        <v>2368560</v>
       </c>
       <c r="N26" s="0" t="n">
-        <v>2204651</v>
+        <v>2192698</v>
       </c>
       <c r="O26" s="0" t="n">
-        <v>24487045</v>
+        <v>24485480</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0"/>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>RM Mil</t>
         </is>
       </c>
       <c r="C27" s="0" t="n">
-        <v>7281.87</v>
+        <v>7282.96</v>
       </c>
       <c r="D27" s="0" t="n">
-        <v>7207.5</v>
+        <v>7210.6</v>
       </c>
       <c r="E27" s="0" t="n">
-        <v>9322.53</v>
+        <v>9310.56</v>
       </c>
       <c r="F27" s="0" t="n">
-        <v>7229.73</v>
+        <v>7237.43</v>
       </c>
       <c r="G27" s="0" t="n">
-        <v>7252.76</v>
+        <v>7248.11</v>
       </c>
       <c r="H27" s="0" t="n">
-        <v>7307.36</v>
+        <v>7317.76</v>
       </c>
       <c r="I27" s="0" t="n">
-        <v>7908.46</v>
+        <v>7890.83</v>
       </c>
       <c r="J27" s="0" t="n">
-        <v>7743.32</v>
+        <v>7765.91</v>
       </c>
       <c r="K27" s="0" t="n">
-        <v>7808.02</v>
+        <v>7797.45</v>
       </c>
       <c r="L27" s="0" t="n">
-        <v>9034.83</v>
+        <v>9035.17</v>
       </c>
       <c r="M27" s="0" t="n">
-        <v>8735.09</v>
+        <v>8789.02</v>
       </c>
       <c r="N27" s="0" t="n">
-        <v>8117.49</v>
+        <v>8057.97</v>
       </c>
       <c r="O27" s="0" t="n">
-        <v>94948.96</v>
+        <v>94943.77</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>Source Data: Malaysian Palm Oil Board.</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>Disclaimer: Government of Malaysia, Malaysian Palm Oil Board (MPOB) shall not be liable for any loss or damage caused by the usage of any information obtained from this website. Companies referred to in this website shall not be construed as agents nor companies recommended by Malaysian Palm Oil Board (MPOB).</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>