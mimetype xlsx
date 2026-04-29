--- v1 (2026-03-07)
+++ v2 (2026-04-29)
@@ -260,51 +260,51 @@
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>01</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,735.50</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -327,51 +327,51 @@
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>02</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>3,967.50</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>4,030.00</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,740.50</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -394,51 +394,51 @@
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>03</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>4,134.00</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>4,052.50</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,738.00</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -590,56 +590,56 @@
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>06</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>3,950.00</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>4,107.50</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,187.00</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,756.50</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>PH</t>
@@ -662,51 +662,51 @@
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>07</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>3,938.50</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,758.50</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -729,51 +729,51 @@
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>08</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>3,968.00</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,578.00</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -791,56 +791,56 @@
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>09</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>4,004.00</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>4,111.00</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,408.00</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,600.00</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -856,56 +856,56 @@
           <t>-</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="0" t="n">
         <v>10</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>4,082.00</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,332.50</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,570.50</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -921,51 +921,51 @@
           <t>-</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="n">
         <v>11</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>4,062.50</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,336.50</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -986,51 +986,51 @@
           <t>-</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="n">
         <v>12</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>4,021.00</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>4,012.50</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,481.50</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1051,56 +1051,56 @@
           <t>-</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="n">
         <v>13</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>4,022.00</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>4,013.50</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,492.00</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,538.50</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>PH</t>
@@ -1121,51 +1121,51 @@
           <t>PH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="n">
         <v>14</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>4,007.00</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,457.00</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1186,51 +1186,51 @@
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="n">
         <v>15</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>3,980.50</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,429.00</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1246,56 +1246,56 @@
           <t>PH</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="0" t="n">
         <v>16</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>3,993.50</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>4,043.00</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,533.50</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,414.50</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1311,56 +1311,56 @@
           <t>-</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="0" t="n">
         <v>17</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,534.50</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,434.00</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1376,51 +1376,51 @@
           <t>-</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="n">
         <v>18</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,473.00</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1441,51 +1441,51 @@
           <t>-</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="n">
         <v>19</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>4,010.50</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>4,044.00</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,510.00</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1506,56 +1506,56 @@
           <t>-</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="n">
         <v>20</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>4,056.50</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>4,072.50</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>PH</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,437.50</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>PH</t>
@@ -1576,51 +1576,51 @@
           <t>PH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="n">
         <v>21</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>4,081.00</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,475.50</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1641,51 +1641,51 @@
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="n">
         <v>22</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>4,116.00</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,540.00</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1701,56 +1701,56 @@
           <t>PH</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="n">
         <v>23</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>4,090.50</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>4,024.50</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>PH</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,562.00</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1766,56 +1766,56 @@
           <t>-</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="n">
         <v>24</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>4,037.00</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,502.00</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,540.00</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1831,51 +1831,51 @@
           <t>-</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="n">
         <v>25</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>4,037.50</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,466.50</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1896,51 +1896,51 @@
           <t>-</t>
         </is>
       </c>
       <c r="M33" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="n">
         <v>26</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>4,111.00</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>4,015.00</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,516.00</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1961,56 +1961,56 @@
           <t>-</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="n">
         <v>27</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>4,144.50</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>3,956.50</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,532.50</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,469.50</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>PH</t>
@@ -2031,51 +2031,51 @@
           <t>PH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="n">
         <v>28</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>4,180.00</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,484.50</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -2148,51 +2148,51 @@
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="n">
         <v>30</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="C38" s="0"/>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,599.50</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>PH</t>
@@ -2209,100 +2209,104 @@
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="n">
         <v>31</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="C39" s="0"/>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,700.00</t>
         </is>
       </c>
       <c r="E39" s="0"/>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G39" s="0"/>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J39" s="0"/>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="L39" s="0"/>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>Average</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>4,018.50</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>4,077.50</t>
         </is>
       </c>
-      <c r="D40" s="0"/>
+      <c r="D40" s="0" t="inlineStr">
+        <is>
+          <t>4,321.00</t>
+        </is>
+      </c>
       <c r="E40" s="0"/>
       <c r="F40" s="0"/>
       <c r="G40" s="0"/>
       <c r="H40" s="0"/>
       <c r="I40" s="0"/>
       <c r="J40" s="0"/>
       <c r="K40" s="0"/>
       <c r="L40" s="0"/>
       <c r="M40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>1) All prices are weighted average / Semua harga dalam purata wajaran</t>
         </is>
@@ -2329,51 +2333,51 @@
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>NT - No Trade / Tiada Urusniaga</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>PH : Public Holiday / Cuti Am</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>Last update : </t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>6/03/20264.30 pm</t>
+          <t>29/04/20264.30 pm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>