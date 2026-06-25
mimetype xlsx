--- v2 (2026-04-29)
+++ v3 (2026-06-25)
@@ -265,56 +265,56 @@
           <t>01</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>4,735.50</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>PH</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>PH</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>PH</t>
@@ -337,51 +337,51 @@
           <t>3,967.50</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>4,030.00</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>4,740.50</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>PH</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -404,51 +404,51 @@
           <t>NT</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>4,134.00</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>4,052.50</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>4,738.00</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,546.00</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -466,56 +466,56 @@
           <t>04</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>4,146.00</t>
         </is>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
           <t>4,078.50</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,566.50</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,548.50</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -533,56 +533,56 @@
           <t>05</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>3,976.50</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>4,132.50</t>
         </is>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
           <t>4,123.50</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,611.50</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,477.50</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -600,51 +600,51 @@
           <t>06</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>3,950.00</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>4,107.50</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>4,187.00</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>4,756.50</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,596.00</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -667,51 +667,51 @@
           <t>07</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>3,938.50</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>4,758.50</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,502.50</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -734,56 +734,56 @@
           <t>08</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>3,968.00</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>4,578.00</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,515.00</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,492.00</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>PH</t>
@@ -806,51 +806,51 @@
           <t>4,004.00</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>4,111.00</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>4,408.00</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>4,600.00</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,443.00</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -871,51 +871,51 @@
           <t>NT</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>4,082.00</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>4,332.50</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>4,570.50</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,464.00</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -931,56 +931,56 @@
       <c r="A19" s="0" t="n">
         <v>11</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>4,062.50</t>
         </is>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
           <t>4,336.50</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,519.50</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,493.00</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -996,56 +996,56 @@
       <c r="A20" s="0" t="n">
         <v>12</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>4,021.00</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>4,012.50</t>
         </is>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
           <t>4,481.50</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,472.50</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,447.00</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1061,51 +1061,51 @@
       <c r="A21" s="0" t="n">
         <v>13</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>4,022.00</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>4,013.50</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>4,492.00</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>4,538.50</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,420.00</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1126,51 +1126,51 @@
       <c r="A22" s="0" t="n">
         <v>14</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>4,007.00</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>4,457.00</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,393.50</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1191,56 +1191,56 @@
       <c r="A23" s="0" t="n">
         <v>15</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>3,980.50</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>4,429.00</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,407.00</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,379.50</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>PH</t>
@@ -1261,51 +1261,51 @@
           <t>3,993.50</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>4,043.00</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>4,533.50</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>4,414.50</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,452.50</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1326,51 +1326,51 @@
           <t>NT</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>4,534.50</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>4,434.00</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>PH</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1386,56 +1386,56 @@
       <c r="A26" s="0" t="n">
         <v>18</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
           <t>4,473.00</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,491.00</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,488.50</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1451,56 +1451,56 @@
       <c r="A27" s="0" t="n">
         <v>19</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>4,010.50</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>4,044.00</t>
         </is>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
           <t>4,510.00</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,540.00</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,510.00</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1516,51 +1516,51 @@
       <c r="A28" s="0" t="n">
         <v>20</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>4,056.50</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>4,072.50</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>4,437.50</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,558.00</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1581,51 +1581,51 @@
       <c r="A29" s="0" t="n">
         <v>21</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>4,081.00</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>4,475.50</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,454.50</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1646,56 +1646,56 @@
       <c r="A30" s="0" t="n">
         <v>22</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>4,116.00</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>4,540.00</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,425.50</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,551.50</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>PH</t>
@@ -1716,51 +1716,51 @@
           <t>4,090.50</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>4,024.50</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>4,562.00</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,558.00</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1781,51 +1781,51 @@
           <t>NT</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>4,037.00</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>4,502.00</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>4,540.00</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,553.50</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1841,51 +1841,51 @@
       <c r="A33" s="0" t="n">
         <v>25</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>4,037.50</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>4,466.50</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,408.00</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>PH</t>
@@ -1906,51 +1906,51 @@
       <c r="A34" s="0" t="n">
         <v>26</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>4,111.00</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>4,015.00</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>4,516.00</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,433.50</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1971,51 +1971,51 @@
       <c r="A35" s="0" t="n">
         <v>27</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>4,144.50</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>3,956.50</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>4,532.50</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>4,469.50</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>PH</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -2036,51 +2036,51 @@
       <c r="A36" s="0" t="n">
         <v>28</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>4,180.00</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>4,484.50</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,483.50</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -2092,56 +2092,56 @@
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="n">
         <v>29</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>4,221.50</t>
         </is>
       </c>
       <c r="C37" s="0"/>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,522.50</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,484.00</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -2153,51 +2153,51 @@
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="n">
         <v>30</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="C38" s="0"/>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>4,599.50</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,532.00</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -2263,52 +2263,60 @@
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>Average</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>4,018.50</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>4,077.50</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>4,321.00</t>
         </is>
       </c>
-      <c r="E40" s="0"/>
-      <c r="F40" s="0"/>
+      <c r="E40" s="0" t="inlineStr">
+        <is>
+          <t>4,567.50</t>
+        </is>
+      </c>
+      <c r="F40" s="0" t="inlineStr">
+        <is>
+          <t>4,498.50</t>
+        </is>
+      </c>
       <c r="G40" s="0"/>
       <c r="H40" s="0"/>
       <c r="I40" s="0"/>
       <c r="J40" s="0"/>
       <c r="K40" s="0"/>
       <c r="L40" s="0"/>
       <c r="M40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>1) All prices are weighted average / Semua harga dalam purata wajaran</t>
         </is>
       </c>
     </row>
@@ -2333,51 +2341,51 @@
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>NT - No Trade / Tiada Urusniaga</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>PH : Public Holiday / Cuti Am</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>Last update : </t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>29/04/20264.30 pm</t>
+          <t>25/06/20264.30 pm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>