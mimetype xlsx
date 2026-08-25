--- v3 (2026-06-25)
+++ v4 (2026-08-25)
@@ -275,51 +275,51 @@
           <t>PH</t>
         </is>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>4,735.50</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,477.50</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -342,51 +342,51 @@
           <t>PH</t>
         </is>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>4,030.00</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>4,740.50</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,472.00</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K10" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L10" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M10" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -409,56 +409,56 @@
           <t>4,134.00</t>
         </is>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
           <t>4,052.50</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>4,738.00</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>4,546.00</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,445.50</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,499.00</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K11" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="L11" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M11" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="0" t="inlineStr">
@@ -481,51 +481,51 @@
           <t>4,078.50</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>4,566.50</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>4,548.50</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,509.00</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K12" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="L12" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M12" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="0" t="inlineStr">
@@ -548,51 +548,51 @@
           <t>4,123.50</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>4,611.50</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>4,477.50</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,532.00</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="K13" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L13" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M13" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="0" t="inlineStr">
@@ -610,56 +610,56 @@
           <t>4,107.50</t>
         </is>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
           <t>4,187.00</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>4,756.50</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>4,596.00</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,459.50</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,514.50</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="K14" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L14" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M14" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="0" t="inlineStr">
@@ -677,56 +677,56 @@
           <t>NT</t>
         </is>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
           <t>4,758.50</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>4,502.50</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,490.50</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,510.50</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="0" t="inlineStr">
@@ -744,51 +744,51 @@
           <t>PH</t>
         </is>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
           <t>4,578.00</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>4,515.00</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>4,492.00</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,495.50</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K16" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L16" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="M16" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -811,51 +811,51 @@
           <t>4,111.00</t>
         </is>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
           <t>4,408.00</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t>4,600.00</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>4,443.00</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,482.00</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K17" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L17" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M17" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -876,56 +876,56 @@
           <t>4,082.00</t>
         </is>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
           <t>4,332.50</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>4,570.50</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>4,464.00</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,481.00</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,529.50</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="n">
@@ -946,51 +946,51 @@
           <t>4,336.50</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>4,519.50</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>4,493.00</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,539.00</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="L19" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M19" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="n">
@@ -1011,51 +1011,51 @@
           <t>4,481.50</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>4,472.50</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>4,447.00</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,519.00</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L20" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M20" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="n">
@@ -1071,56 +1071,56 @@
           <t>4,013.50</t>
         </is>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
           <t>4,492.00</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>4,538.50</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>4,420.00</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,466.50</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,520.00</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="K21" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L21" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M21" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="n">
@@ -1136,56 +1136,56 @@
           <t>NT</t>
         </is>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t>4,457.00</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>4,393.50</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,491.00</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,524.50</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K22" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L22" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="M22" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="n">
@@ -1201,51 +1201,51 @@
           <t>PH</t>
         </is>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
           <t>4,429.00</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>4,407.00</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>4,379.50</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,497.50</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K23" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L23" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="M23" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1266,51 +1266,51 @@
           <t>4,043.00</t>
         </is>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
           <t>4,533.50</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
           <t>4,414.50</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>4,452.50</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,492.50</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K24" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L24" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M24" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1331,56 +1331,56 @@
           <t>PH</t>
         </is>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
           <t>4,534.50</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
           <t>4,434.00</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,495.50</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,526.50</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K25" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="L25" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M25" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="0" t="n">
@@ -1401,51 +1401,51 @@
           <t>4,473.00</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>4,491.00</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>4,488.50</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,547.50</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K26" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="L26" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M26" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="0" t="n">
@@ -1466,51 +1466,51 @@
           <t>4,510.00</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>4,540.00</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>4,510.00</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,595.50</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="K27" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L27" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M27" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="0" t="n">
@@ -1526,56 +1526,56 @@
           <t>4,072.50</t>
         </is>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
           <t>4,437.50</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>4,558.00</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,502.50</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,626.00</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="K28" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L28" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M28" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="0" t="n">
@@ -1591,56 +1591,56 @@
           <t>NT</t>
         </is>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
           <t>4,475.50</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>4,454.50</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,497.00</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,687.50</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K29" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L29" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="M29" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="n">
@@ -1656,51 +1656,51 @@
           <t>PH</t>
         </is>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
           <t>4,540.00</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>4,425.50</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>4,551.50</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,498.00</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K30" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L30" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="M30" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1721,51 +1721,51 @@
           <t>4,024.50</t>
         </is>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
           <t>4,562.00</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>4,558.00</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,519.50</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K31" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L31" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M31" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1786,51 +1786,51 @@
           <t>4,037.00</t>
         </is>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
           <t>4,502.00</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
           <t>4,540.00</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>4,553.50</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,603.50</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K32" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="L32" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M32" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1846,51 +1846,51 @@
           <t>PH</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>4,037.50</t>
         </is>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
           <t>4,466.50</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>4,408.00</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,495.00</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="L33" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1911,51 +1911,51 @@
           <t>4,111.00</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>4,015.00</t>
         </is>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
           <t>4,516.00</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>4,433.50</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,493.00</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -1981,51 +1981,51 @@
           <t>3,956.50</t>
         </is>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
           <t>4,532.50</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
           <t>4,469.50</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,532.50</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="K35" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L35" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M35" s="0" t="inlineStr">
         <is>
           <t>PH</t>
@@ -2046,51 +2046,51 @@
           <t>NT</t>
         </is>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
           <t>4,484.50</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>4,483.50</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,499.00</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K36" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L36" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="M36" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -2102,56 +2102,56 @@
         <v>29</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>4,221.50</t>
         </is>
       </c>
       <c r="C37" s="0"/>
       <c r="D37" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
           <t>4,522.50</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>4,484.00</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,496.50</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,515.00</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K37" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L37" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="M37" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -2163,56 +2163,56 @@
         <v>30</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="C38" s="0"/>
       <c r="D38" s="0" t="inlineStr">
         <is>
           <t>4,599.50</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
           <t>4,532.00</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>NT</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>4,498.00</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="K38" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="L38" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="M38" s="0" t="inlineStr">
         <is>
           <t>-</t>
@@ -2221,51 +2221,51 @@
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="n">
         <v>31</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="C39" s="0"/>
       <c r="D39" s="0" t="inlineStr">
         <is>
           <t>4,700.00</t>
         </is>
       </c>
       <c r="E39" s="0"/>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>PH</t>
         </is>
       </c>
       <c r="G39" s="0"/>
       <c r="H39" s="0" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>NT</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="J39" s="0"/>
       <c r="K39" s="0" t="inlineStr">
         <is>
           <t>NT</t>
         </is>
       </c>
       <c r="L39" s="0"/>
       <c r="M39" s="0" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>Average</t>
         </is>
@@ -2273,52 +2273,60 @@
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>4,018.50</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>4,077.50</t>
         </is>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
           <t>4,321.00</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
           <t>4,567.50</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>4,498.50</t>
         </is>
       </c>
-      <c r="G40" s="0"/>
-      <c r="H40" s="0"/>
+      <c r="G40" s="0" t="inlineStr">
+        <is>
+          <t>4,490.50</t>
+        </is>
+      </c>
+      <c r="H40" s="0" t="inlineStr">
+        <is>
+          <t>4,493.00</t>
+        </is>
+      </c>
       <c r="I40" s="0"/>
       <c r="J40" s="0"/>
       <c r="K40" s="0"/>
       <c r="L40" s="0"/>
       <c r="M40" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>Note</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>1) All prices are weighted average / Semua harga dalam purata wajaran</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="inlineStr">
@@ -2341,51 +2349,51 @@
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>NT - No Trade / Tiada Urusniaga</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>PH : Public Holiday / Cuti Am</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>Last update : </t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>25/06/20264.30 pm</t>
+          <t>24/08/20264.30 pm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>